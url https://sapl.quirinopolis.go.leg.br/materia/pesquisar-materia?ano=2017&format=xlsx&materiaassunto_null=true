--- v0 (2025-12-09)
+++ v1 (2026-04-13)
@@ -51,3966 +51,3966 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/</t>
   </si>
   <si>
     <t>reg</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Novo Regimento</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Soldado Edvaldo</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/2/requerimento_isencao_iptu.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/2/requerimento_isencao_iptu.pdf</t>
   </si>
   <si>
     <t>Requer alteração do art. 44, inciso V, da Lei Complementar n. 005/05, que dispõe sobre o Código Tributário Municipal. Isentando aposentados e pensionistas que possuam apenas um imóvel e receba até dois salários-mínimos.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/3/requerimento_reforma_ponte.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/3/requerimento_reforma_ponte.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário de Obras e Urbanismo solicitando a reforma da Ponte do Córrego Fundo na Fazenda Fazendinha na divisa das fazendas de propriedade do Dr. Maurício com a Propriedade do Dr. Suair.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/4/requerimento_aquisicao_de_area_para_colocar_veicul_KxgKNwf.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/4/requerimento_aquisicao_de_area_para_colocar_veicul_KxgKNwf.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que seja encaminhado projeto de lei para essa Casa de Leis regulamentando a compra e concessão de uso de um terreno para a 12º CIPM.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/30/requerimento_uniforme_dos_alunos.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/30/requerimento_uniforme_dos_alunos.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que seja encaminhado projeto de lei para essa Casa de Leis regulamentando a compra e doação de uniformes para os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Soldado Edvaldo, ANDREA ENFERMEIRA</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/31/requerimento_soldado_edvaldo_05.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/31/requerimento_soldado_edvaldo_05.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que seja disponibilizada uma van para transportar pacientes que fazem tratamento de hemodiálise em Rio Verde-GO”. Obs: Requerimento apresentado em conjunto com a Vereadora Dagma Andrea de Oliveira (Andrea enfermeira)</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ANDREA ENFERMEIRA</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/32/requerimento_soldado_edvaldo_06.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/32/requerimento_soldado_edvaldo_06.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que seja disponibilizada uma ambulância para levar pacientes para Goiânia” Obs: Requerimento apresentado em conjunto com a Vereadora Dagma Andrea de Oliveira (Andrea enfermeira).</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/33/req_soldado_edvaldo_07.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/33/req_soldado_edvaldo_07.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que seja providenciada através de recursos próprios do município ou em parceria com o governo Estadual a cobertura da quadra esportiva da Escola Estadual João XXIII.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/34/req_soldado_edvaldo_08.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/34/req_soldado_edvaldo_08.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o secretário de urbanismo e obras públicas solicitando que seja providenciada a limpeza dos lotes baldios localizados no bairro Portal do Lago.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/35/req_soldado_edvaldo_09.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/35/req_soldado_edvaldo_09.pdf</t>
   </si>
   <si>
     <t>Requer que seja viabilizado pelo Governo do Estado o funcionamento da UTI do Hospital Municipal de Quirinópolis e a UPA 24 horas.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/36/req_soldado_edvaldo_10.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/36/req_soldado_edvaldo_10.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica da GO 319 e manutenção da GO 164, GO 206 e Anel Viário.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/37/req_soldado_edvaldo_11.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/37/req_soldado_edvaldo_11.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação do vencimento do IPTU e REFIS de 2017.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/38/req_soldado_edvaldo_12.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/38/req_soldado_edvaldo_12.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que encaminhe máquinas para realização de serviço de patrolamento e cascalhamento de estradas rurais no município de Cachoeira Alta, em conformidade com a Lei Municipal 2.775/2009.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/39/req_soldado_edvaldo_13.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/39/req_soldado_edvaldo_13.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que seja providenciada a reforma da ponte do Córrego Bom Jardim na Região Bom Jardim.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Soldado Edvaldo, CASSIM DA USINA</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/40/req_soldado_edvaldo_14.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/40/req_soldado_edvaldo_14.pdf</t>
   </si>
   <si>
     <t>Requer projeto de emenda ao Plano Diretor Municipal, para que seja alterada a metragem mínima para desmembramentos de lotes residenciais." Obs: Requerimento apresentado em conjunto com o Vereador Cassim da Usina.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/41/req_soldado_edvaldo_15.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/41/req_soldado_edvaldo_15.pdf</t>
   </si>
   <si>
     <t>Requer do poder executivo o encaminhamento de projeto de lei, autorizando a desafetação e doação de terreno localizado na rua Amadeu B. de Souza</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/42/req_soldado_edvaldo_16.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/42/req_soldado_edvaldo_16.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Governador do Estado Marcone Ferreira Perillo solicitando doação de um ônibus para a AMMO.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/43/req_soldado_edvaldo_17.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/43/req_soldado_edvaldo_17.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam construídos dois mata-burros na Região Douradinho, 6 km após a venda Bom Jardim.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/44/req_soldado_edvaldo_18.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/44/req_soldado_edvaldo_18.pdf</t>
   </si>
   <si>
     <t>Solicitando do Presidente da Caixa Econômica Federal a construção de uma nova sede da agência em Quirinópolis.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/45/req_soldado_edvaldo_19.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/45/req_soldado_edvaldo_19.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de ponto estratégico de observação da Policia Militar na Avenida Brasil.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/46/req_soldado_edvaldo_20.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/46/req_soldado_edvaldo_20.pdf</t>
   </si>
   <si>
     <t>Solicitando que os Correios proceda a distribuição das correspondências no Bairro Talismã e demais bairros que não possuem o serviço postal.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/47/req_soldado_edvaldo_21.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/47/req_soldado_edvaldo_21.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhado projeto de lei autorizando a desafetação e doação do restante da Praça São Sebastião e prédio da CEQ.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/48/req_soldado_edvaldo_22.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/48/req_soldado_edvaldo_22.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construído dois banheiros e um bebedouro próximos a quadra de esportes da Brigada Mirim Ambiental.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/49/req_soldado_edvaldo_23.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/49/req_soldado_edvaldo_23.pdf</t>
   </si>
   <si>
     <t>Solicitando a transferência da estrutura da coberta da quadra de esportes da Escola Municipal Rural Josino Rosa de Morais, para a Escola Municipal Vicente Fernandes da Silva Neto.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/50/req_soldado_edvaldo_24.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/50/req_soldado_edvaldo_24.pdf</t>
   </si>
   <si>
     <t>Solicitando ao gerente da OI S/A em Goiás, providencias a cerca da falta de sinal de rede telefônica e internet em toda cidade em especial nos Bairros Jardim Vitória, Talismã e Morumbi.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/51/req_soldado_edvaldo_25.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/51/req_soldado_edvaldo_25.pdf</t>
   </si>
   <si>
     <t>Solicitando ao presidente da AMTS, que coloque placas de aviso em todas as saídas da cidade para advertir os condutores sobre a Lei que dispõe sobre a obrigatoriedade de ligar o farol baixo nas rodovias.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/52/req_soldado_edvaldo_26.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/52/req_soldado_edvaldo_26.pdf</t>
   </si>
   <si>
     <t>Solicitando o tapamento dos buracos nas estradas mestres das fazendas destino a fazenda Bom Jardim e Bruaca.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/53/req_soldado_edvaldo_27.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/53/req_soldado_edvaldo_27.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma e ampliação da Escola Municipal Marcio Ribeiro.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Divininho Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/89/req_div_28.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/89/req_div_28.pdf</t>
   </si>
   <si>
     <t>Requer projeto de lei autorizando revisão e reposição salarial aos valores de vencimento dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/90/req_div_29.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/90/req_div_29.pdf</t>
   </si>
   <si>
     <t>Solicita conclusão asfáltica e rede pluvial na Via Secundária I que dá acesso a ONG do Melhor Amigo do Homem no Parque Industrial em Quirinópolis-GO.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/91/req_div_30.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/91/req_div_30.pdf</t>
   </si>
   <si>
     <t>Requer que o prefeito municipal, solicite junto a SANEAGO e a CELG a construção da rede de iluminação e rede de Esgoto no Bairro Governador Henrique Santillo e que seja feita a pavimentação asfáltica do mesmo.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/92/req_div_31.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/92/req_div_31.pdf</t>
   </si>
   <si>
     <t>Requer ofício ao Secretário Municipal de Urbanismo e Obras Públicas, solicitando poda de árvores e limpeza da pista de caminhada do Clube Eldorado.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/93/req_div_32.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/93/req_div_32.pdf</t>
   </si>
   <si>
     <t>Requer a conclusão asfáltica na Avenida Odílio Pascoal no Bairro Alexandrina.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/94/req_div_33.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/94/req_div_33.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o gerente administrativo da OI S/A em Goiás, para que solicite informações acerca da falta de sinal de rede telefônica e internet em toda cidade especialmente nos bairros: jardim vitória, talismã e Morumbi.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/95/req_viv_34.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/95/req_viv_34.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizada a iluminação pública na Rua Onício Resende no Bairro Alexandrina.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/96/req_div_35.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/96/req_div_35.pdf</t>
   </si>
   <si>
     <t>Solicita construção de redutores de velocidade na Avenida Contorno que faz esquina com a Rua José Quintiliano Leão, no Bairro Santa Clara em Quirinópolis-GO.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Divininho Ambulância, Marcos Cabral</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/97/req_div_cab_35.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/97/req_div_cab_35.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o prefeito Municipal de Quirinópolis com cópia para Secretária de Educação para que seja implantado o Programa de Alfabetização para Jovens e Adultos.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/98/req_div_36.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/98/req_div_36.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o gerente administrativo da OI S/A em Goiás, para que seja viabilizada a instalação de antena de sinal de telefone, no povoado de Denislópolis.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/99/req_div_37.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/99/req_div_37.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal de Quirinópolis com cópia para o Secretário de Urbanismo e o obras Públicas solicitando a implantação de uma caixa d’água de 50 mil litros no Povoado de Denislópolis.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/100/req_div_38.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/100/req_div_38.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o secretário de administração e o superintendente municipal de trânsito para que providencie a pintura das faixas de pedestre em toda a cidade especialmente as que se encontram em frente às escolas e hospitais.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/101/req_div_39.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/101/req_div_39.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o prefeito Municipal de Quirinópolis com cópia para o Secretário de Urbanismo e Obras Públicas solicitando a extensão do sistema de fornecimento de água no cemitério local.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/102/req_div_40.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/102/req_div_40.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o prefeito municipal com cópia para o secretário de urbanismo e obras públicas para que seja providenciada a construção de academia ao ar livre na Praça Jordelino Barbosa Goulart Povoado de Denislópolis.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/103/req_div_41.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/103/req_div_41.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o prefeito Municipal de Quirinópolis com cópia para o Secretário de Saúde solicitando a contratação de um médico especialista em urologia, para atender a população na rede pública de saúde.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/104/req_div_43.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/104/req_div_43.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando o encaminha-mento de Projeto de Lei para essa Casa de Leis nos termos da Lei 11445/2007 que regulamenta sobre as diretrizes nacionais para o saneamento básico e para a politica federal do saneamento básico.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/105/req_div_44.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/105/req_div_44.pdf</t>
   </si>
   <si>
     <t>Requer que o prefeito municipal, solicite junto a CELG a conclusão da rede de iluminação na rua 01 e 03 que do Jardim Melo.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/106/req_div_cab_45.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/106/req_div_cab_45.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretá-rio de Saúde solicitando uma ambulância a disposição dos pacientes que fazem tratamento em Jales-SP e a construção de uma casa de apoio na referida cidade.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/107/rec_div_46.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/107/rec_div_46.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o secretário de administração e o superintendente municipal de trânsito para que providencie a pintura de faixa de pedestre em frente à Igreja Pentecostal Deus é Amor, no Bairro Primavera.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/108/req_div_47.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/108/req_div_47.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o prefeito Municipal de Quirinópolis com cópia para o Secretário de Urbanismo e Obras Públicas solicitando que seja feita a roçagem dos lotes baldios em todos os bairros da cidade.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/109/req_div_48.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/109/req_div_48.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o prefeito Municipal de Quirinópolis com cópia para o Secretário de Urbanismo e Obras Públicas solicitando que seja construída uma academia ao ar livre na praça do PSF V.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/110/req_div_49.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/110/req_div_49.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o prefeito Municipal de Quirinópolis com cópia para o Secretário de Urbanismo e Obras Públicas solicitando a pintura de ciclovia na Via Leocádio de Souza Reis até o Cristo.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/111/req_div_50.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/111/req_div_50.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o prefeito Municipal de Quirinópolis com cópia para o Secretário de Urbanismo e Obras Públicas solicitando construção de uma Praça com Academia ao Ar Livre no Bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/112/req_div_51.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/112/req_div_51.pdf</t>
   </si>
   <si>
     <t>Solicita conclusão asfáltica e rede pluvial na Via Secundária 1 que dá acesso a ONG do Melhor Amigo do Homem no Parque Industrial.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/113/req_div_52.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/113/req_div_52.pdf</t>
   </si>
   <si>
     <t>Solicita reposição salariais para os servidores públicos municipais.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/114/req_div_53.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/114/req_div_53.pdf</t>
   </si>
   <si>
     <t>Requer que o prefeito municipal, solicitando junto a SANEAGO e a CELG a construção da rede de iluminação e rede de Esgoto no Bairro Governador Henrique Santillo e que seja feita a pavimentação asfáltica do mesmo.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/115/req_div_54.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/115/req_div_54.pdf</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/116/req_div_55.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/116/req_div_55.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal de Quirinópolis com cópia para Secretária de Educação para que seja implantado o Programa de Alfabetização para Jovens e Adultos (EJA).</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/117/req_div_56.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/117/req_div_56.pdf</t>
   </si>
   <si>
     <t>Solicitando a conclusão da pavimentação asfáltica na Avenida Odílio Pascoal que da continuidade da Avenida Rui Barbosa noa Bairro Alexandrina.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/118/req_div_57.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/118/req_div_57.pdf</t>
   </si>
   <si>
     <t>Solicitando pintura de duas faixas de pedestres em frente ao Centro Comunitário Dona Margarida.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/119/req_div_58.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/119/req_div_58.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja fixada uma caçamba de lixo na Venda do Vaca.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/120/req_div_59.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/120/req_div_59.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição de duas ambulâncias para atender o Hospital Municipal Antonio Martins da Costa.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/121/req_div_60.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/121/req_div_60.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja providenciada a pintura de todas as faixas de pedestres e quebra-molas da cidade.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/122/req_div_61.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/122/req_div_61.pdf</t>
   </si>
   <si>
     <t>Solicitando construção de redutor de velocidade na Rua Frederico Armando da Silva com Rua José Salomão Lemos da Silva.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/123/req_div_62.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/123/req_div_62.pdf</t>
   </si>
   <si>
     <t>Solicitando construção de muro de proteção no Córrego Cruzeiro na passagem da Av José Quintiliano Leão com Herculano Costa.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/124/req_div_63.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/124/req_div_63.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de dois banheiros no exterior do Palácio da Cultura Sodino Vieira de Carvalho.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/125/req_div_64.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/125/req_div_64.pdf</t>
   </si>
   <si>
     <t>Solicitando que providencie a pintura de todas as faixas de pedestres em frente as casas lotéricas.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/126/req_div_65.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/126/req_div_65.pdf</t>
   </si>
   <si>
     <t>Solicitando que viabilize a construção de redutor de velocidade na Rua Castro Alves na altura do lote 12 da Quadra D no Bairro Vila Esmeralda.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/127/req_div_66.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/127/req_div_66.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção da cobertura do parque recreativo na Escola Municipal Dr. Athaydes Freitas Silveira.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/128/req_div_67.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/128/req_div_67.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização do Parque da Liberdade.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/129/req_div_68.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/129/req_div_68.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para viabilização de uma ajuda de custo para a Associação Protetora do Melhor Amigo do Homem.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/130/req_div_69.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/130/req_div_69.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição de um aparelho mamógrafo para o Hospital Municipal.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Yvis</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/131/req_yv_70.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/131/req_yv_70.pdf</t>
   </si>
   <si>
     <t>solicitando que determine ao setor competente, a Secretaria de Obras e Urbanismo, que o mesmo solicite do SMT, que o referido órgão desenvolva um estudo na avenida brasil na altura dos comércios MEGA FUNILARIA E PINTURAS E VIA VERDE a fim de diminuir a velocidade dos veículos que trafegam naquele local em grandes velocidade, e futuramente colocando rotatórias, quebra mola ou qualquer outro dispositivo que reduza a velocidade dos veículos automotores.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/132/req_yv_71.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/132/req_yv_71.pdf</t>
   </si>
   <si>
     <t>Requerendo ao Exmo. Sr. Prefeito Gilmar Alves solicitando do mesmo que determine ao setor competente, que seja numeradas as casa que ainda não constem número, sendo ainda identificadas por quadra e lotes, de preferência as da rua Castro Alves no bairro Joaquim Quirino.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/133/req_yv_72.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/133/req_yv_72.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio ao Exmo. Sr. Prefeito Gilmar Alves solicitando do mesmo que coloque uma guarita, bem como sistema de vigilância no almoxarifado local.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/134/req_yv_73.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/134/req_yv_73.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Governador Marconi Perilo que viabilize junto ao secretario de segurança publica, estudo quanto construção de uma Delegacia da Mulher no Município de Quirinópolis-GO.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Requerimento verbal ao Governador do Estado e Secretário de Segurança que envie contingente ao corpo de bombeiros de Quirinópolis.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/136/req_yv_75.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/136/req_yv_75.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício a Usina Boa Vista, solicitando que seja construída uma casinha no ponto de Ônibus no Viena, na rua 16 próximo ao anel viário.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/137/req_yv_76.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/137/req_yv_76.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio à empresa responsável pelo loteamento Viena solicitando que seja terminado o serviço de tubulações dos esgotos para que seja encaminhados para a ETE.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/138/req_yv_77.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/138/req_yv_77.pdf</t>
   </si>
   <si>
     <t>Solicitando que determine ao setor competente, a Secretaria de Obras e Urbanismo, para que seja feita a roçagem em todo lote baldio no residencial Viena.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/139/req_yv_78.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/139/req_yv_78.pdf</t>
   </si>
   <si>
     <t>Que encaminhe oficio SANEAGO, para que tome providencias a respeito do bueiro localizado na rua Benedito Lemos do Prado n°. 30, Pedro Cardoso, nesta, que a três anos vem causando transtorno, trazendo ainda mau cheiro, inundações e doenças advindas do esgoto não tratado, em época de chuva .</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/140/req_yv_79.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/140/req_yv_79.pdf</t>
   </si>
   <si>
     <t>Solicitando que determine ao setor competente, a Secretaria de Obras e Urbanismo, para que possa EFETUAR A LIMPEZA DE LOTES baldios localizados na rua 5 número 20 residencial Morumbi.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/141/req_yv_80.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/141/req_yv_80.pdf</t>
   </si>
   <si>
     <t>Solicitando que determine ao setor competente, a Secretaria de Obras e Urbanismo, para que possa EFETUAR A LIMPEZA (roçagem) DE LOTES baldios localizados na caixa d’agua do bairro jardim vitória (talismã).</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/142/req_yv_81.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/142/req_yv_81.pdf</t>
   </si>
   <si>
     <t>Solicitando que a SMT viabilize um estudo, para que haja possibilidade de transformar a Rua 11 no Bairro Alexandrina, EM VIA DE MÃO ÚNICA.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/143/req_yv_82.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/143/req_yv_82.pdf</t>
   </si>
   <si>
     <t>Solicitando que a SMT viabilize um estudo, para que haja possibilidade de transformar a Rua 10, no Bairro Morumbi, EM MÃO ÚNICA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/144/req_yv_83.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/144/req_yv_83.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado oficio ao Exmo. Sr. Prefeito Gilmar Alves solicitando do mesmo que determine ao setor competente, a Secretaria de Obras e Urbanismo, para que possa viabilizar a implantação de redutores de velocidades (quebra-molas) na Rua da 7 – bairro Flamboyant .</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/145/req_yv_84.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/145/req_yv_84.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado oficio ao Exmo. Sr. Prefeito Gilmar Alves solicitando do mesmo que determine ao setor competente, que sejam contratados mais agente comunitário de saúde.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/146/req_yv_85.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/146/req_yv_85.pdf</t>
   </si>
   <si>
     <t>Solicitando, que seja oficiado o Prefeito Municipal de Quirinópolis com cópia para a Delegacia da Receita Federal de Goiás e oficio ao Exmo. Sr. Governador de Goiás, Senhor Marcone Perillo, solicitando do chefe do poder executivo deste estado que abra um Posto avançado da Receita Federal no município de Quirinópolis estado de Goiás</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/147/req_yv_86.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/147/req_yv_86.pdf</t>
   </si>
   <si>
     <t>Solicita que envie ofício a empresa responsável pelo loteamento Residencial Atenas I solicitando que termine as tubulações de esgoto.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/148/req_yv_87.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/148/req_yv_87.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiado o Prefeito Municipal com cópia ao Governador de Goias, solicitando que efetue o repasse integral das multas aplicadas em face dos motoristas para aquisição de melhoras do trânsito.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/149/req_yv_88.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/149/req_yv_88.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja disponibilizado recurso para a construção e manutenção de uma delegacia da Mulher.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/150/req_yv_89.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/150/req_yv_89.pdf</t>
   </si>
   <si>
     <t>Solicitando Posto avançado da Receita Federal no Município de Quirinópolis.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/151/req_yv_90.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/151/req_yv_90.pdf</t>
   </si>
   <si>
     <t>Solicitando termino da construção da Creche Hetiell Claudino no Jardim Vitória.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/152/req_yv_91.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/152/req_yv_91.pdf</t>
   </si>
   <si>
     <t>Solicitando reforma asfáltica da rua Via Secundaria do Setor Industrial.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/153/req_yv_92.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/153/req_yv_92.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de quebra-molas na Rua Adelino Alves Pimenta próximo à casa de número 29 centro.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/154/req_yv_93.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/154/req_yv_93.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de quebra-molas na Av. Sumaré próximo a casa 63 centro.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/155/req_yv_94.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/155/req_yv_94.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocada uma faixa de pedestre em frente a entrada da Escola Raio de Sol mais especificamente na Av. Santos Dumont.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/156/req_yv_95.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/156/req_yv_95.pdf</t>
   </si>
   <si>
     <t>Solicitando que a SMT desenvolva fiscalização no espaço destinado aos portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/157/req_yv_96.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/157/req_yv_96.pdf</t>
   </si>
   <si>
     <t>Solicitando construção de um CMEI no Bairro Tônico Bento.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/158/req_yv_97.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/158/req_yv_97.pdf</t>
   </si>
   <si>
     <t>Solicitando Posto avançado Centro Social no Bairro Rio Das Pedras.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/159/req_yv_98.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/159/req_yv_98.pdf</t>
   </si>
   <si>
     <t>Solicitando a troca de lâmpadas queimadas, bem como a troca dos temporizadores de lâmpadas que também se encontra queimados.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/160/req_yv_99.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/160/req_yv_99.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja contratado mais agente comunitário de saúde.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/161/req_yv_100.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/161/req_yv_100.pdf</t>
   </si>
   <si>
     <t>Solicitando do chefe do poder executivo que reabra a AGENFA no município de Quirinópolis.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/162/req_yv_101.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/162/req_yv_101.pdf</t>
   </si>
   <si>
     <t>Solicitando que o SMT viabilize estudo para que haja a possibilidade de transformar a rua 11 no Bairro Alexandrina em mão unica.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/163/req_yv_102.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/163/req_yv_102.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para que seja colocado um padrão de energia na RUA B de frente a academia Machados Fitness no bairro chico Junqueira.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/164/req_yv_103.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/164/req_yv_103.pdf</t>
   </si>
   <si>
     <t>Solicitando maior fiscalização nas nascentes de córregos e rios do município.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/165/req_yv_104.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/165/req_yv_104.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação asfáltica na Rua das Flores no Bairro Rio das Pedras.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/166/req_yv_105.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/166/req_yv_105.pdf</t>
   </si>
   <si>
     <t>Solicitando adequar e igualar as numerações de lotes para os Agentes de Endemias e Agentes Comunitários.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/167/req_yv_106.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/167/req_yv_106.pdf</t>
   </si>
   <si>
     <t>Solicitando contratação de agente comunitário de saúde.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/168/req_yv_107.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/168/req_yv_107.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de quebra-molas na rua 7 do bairro flamboyant.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/169/req_yv_108.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/169/req_yv_108.pdf</t>
   </si>
   <si>
     <t>Solicitando a troca de lâmpadas queimadas e temporizadores queimados em especial no bairro Flamboyant.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/170/req_yv_109.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/170/req_yv_109.pdf</t>
   </si>
   <si>
     <t>Solicitando aplicação dos recursos das multas de trânsito na melhoria trânsito da cidade.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Márcio Xavier</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/171/req_mx_110.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/171/req_mx_110.pdf</t>
   </si>
   <si>
     <t>Requer restauração, aquisição de equipamentos e reforma segundo as normas de acessibilidade estabelecidas pela Associação Brasileira de Normas Técnicas do Palácio da Cultura Sodino Vieira de Carvalho.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/172/req_mx_111.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/172/req_mx_111.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações a respeito do não cumprimento da Lei Municipal nº 316, de 22 de agosto de 1963, no que tange à denominação do Colégio Estadual Lauro Jacinto, cujo prédio foi anexado ao Colégio Militar.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/173/req_mx_112.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/173/req_mx_112.pdf</t>
   </si>
   <si>
     <t>Requer recuperação das estradas da Região das Bruacas.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/174/req_mx_113.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/174/req_mx_113.pdf</t>
   </si>
   <si>
     <t>Requer que seja nomeada a Comissão de Junta Administrativa de Recursos e Infrações - JARI.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/175/req_mx_114.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/175/req_mx_114.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito o estudo e planejamento para realização da obra de recapeamento das ruas de Quirinópolis.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/176/req_mx_115.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/176/req_mx_115.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiada a Associação Comercial e Industrial de Quirinópolis solicitando que encaminhe aos comerciantes locais uma notificação sobre a inviabilidade de depósito de lixo nas calçadas nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/177/req_mx_116.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/177/req_mx_116.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo quanto à viabilidade de instalação de semáforos nas esquinas das Avenidas Garibaldi Teixeira com Santos Dumont e das Avenidas Garibaldi Teixeira com Pastor Zetil.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>CASSIM DA USINA</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/179/req_ac_117.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/179/req_ac_117.pdf</t>
   </si>
   <si>
     <t>Requerimento pedindo limpeza dos bueiros das ruas que dão acesso ao Córrego Cruzeiro.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/180/req_ac_118.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/180/req_ac_118.pdf</t>
   </si>
   <si>
     <t>Requerimento pedindo para que o município aplique a Lei Municipal 2.281/99, que institui o Cursinho Pré-Vestibular gratuito.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/181/req_ac_119.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/181/req_ac_119.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito a permissão de uso por tempo indeterminado de um trator para a Região do Salgado e Região Cachoeirinha do Rio Preto</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/182/req_ac_120.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/182/req_ac_120.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito convênio com o Sistema Único de Saúde – SUS, para que sejam encaminhados pacientes para realização de cirurgia de catarata</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/183/req_ac_121.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/183/req_ac_121.pdf</t>
   </si>
   <si>
     <t>Solicita construção de redutor de velocidade na Avenida Feliciano Martins Corrêa que faz esquina com a Rua Contorno, no Bairro Santa Clara em Quirinópolis-GO.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/184/req_ac_122.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/184/req_ac_122.pdf</t>
   </si>
   <si>
     <t>Solicita pintura de faixa de pedestres na Avenida Garibalde Teixeira, nº 151.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/185/req_ac_123.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/185/req_ac_123.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Excelentíssimo Prefeito Municipal de Quirinópolis com cópia para o Secretário de Administração para que seja realizado convênio entre o município e os clubes AABB e AFA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/186/req_ac_124.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/186/req_ac_124.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiado o Prefeito Municipal com cópia para o Secretário de Urbanismo e Obras Públicas solicitando que seja encaminhado para essa Casa de Leis projeto de Lei autorizando a construção de pontos de moto–taxi nas praças da cidade.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/187/req_ac_125.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/187/req_ac_125.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Excelentíssimo Prefeito Municipal de Quirinópolis solicitando que encaminhe projeto de lei para essa Casa de Leis regula-mentando um projeto cultural autorizando a bolsa de incentivo aos músicos da Orquestra de Violeiros José Henri-que da Viola.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/188/req_ac_126.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/188/req_ac_126.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiado o Prefeito Municipal com cópia para o Secretário de Urbanismo e Obras Públicas solicitando que seja reformado e ampliado o o paredão do Córrego do Cruzeiro.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/189/req_ac_127.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/189/req_ac_127.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiado o Prefeito Municipal com cópia para o Secretário de Industria e Comércio, solicitando que encaminhado Projeto de Lei para essa Casa de Leis instituindo o Merca-do da Roça, na Rua Rio Preto.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/190/req_ac_128.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/190/req_ac_128.pdf</t>
   </si>
   <si>
     <t>Solicita construção de redutor de velocidade na Rua José Quintiliano Leão nº 345, um pouco antes do cruzamento com a Rua 21 de Abril.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/191/req_ac_129.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/191/req_ac_129.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiado o Prefeito Municipal solicitando que seja realizado novamente o Programa Mutirão Cidadão em nossa cidade.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/192/req_ac_130.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/192/req_ac_130.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiado o Gerente Geral dos Correios solicitando o aumento de contingente de funcionários para atender os bairros que ainda não possuem serviço postal.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/193/req_ac_131.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/193/req_ac_131.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando a conclusão da calçada do Teatro Sodino Vieira de Carvalho, especificamente na Rua José Melgaço da Fonseca.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/194/req_ac_132.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/194/req_ac_132.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiado o Prefeito Municipal solicitando que seja colocada a Guarda Municipal a disposição da segurança das pessoas que frequentam as feiras noturnas que acontecem semanalmente nas praças.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/195/req_ac_133.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/195/req_ac_133.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando a construção da cobertura do parque recreativo da Escola Municipal Dr. Athaydes Freitas Silveira.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/196/req_ac_134.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/196/req_ac_134.pdf</t>
   </si>
   <si>
     <t>Requer que seja viabilizado o atendimento médico dos moradores da região do Salgado e Cachoeirinha do Rio Preto.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/197/req_ac_135.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/197/req_ac_135.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Secretário de Urbanismo e Obras Públicas, solicitando a recuperação de estradas da Região do Salgado e Cachoeirinha do Rio Preto.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/198/req_ac_136.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/198/req_ac_136.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando a manutenção do parque de recreação localizado no Parque da Liberdade.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/199/req_ac_137.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/199/req_ac_137.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciado o atendimento médico odontológico nas escolas municipais através de um ônibus equipado.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/200/req_ac_138.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/200/req_ac_138.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que seja construído um quebra-molas, que seja feita a limpeza dos lotes baldios e seja instalada iluminação pública na Rua João Gonçalves Couto, no Bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/201/req_ac_139.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/201/req_ac_139.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Secretária de Assistência Social solicitando que seja realizado o Projeto de Hidroginástica para adultos e idosos na AABB.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/202/req_ac_140.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/202/req_ac_140.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que seja remanejado um profissional da educação física para atender a população do Bairro Pedro Cardoso e proximidades na Praça da Bíblia, realizando atividades ao ar livre.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/203/req_ac_141.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/203/req_ac_141.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Diretor de Operações da Claro Telefonia, para que a mesma faça o estudo para instalação em Quirinópolis da rede móvel 4G.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/204/req_ac_142.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/204/req_ac_142.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Secretário de Obras e Urbanismo com cópia para o Superintendente de esportes, solicitando a construção de duas quadras de voleibol e uma quadra de Futvolei no Parque da Liberdade.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/205/req_ac_143.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/205/req_ac_143.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiada a secretária de saúde, solicitando que seja posicionadas placas nas recepções das UBS's indicando quais são os médicos lotados na unidade de saúde e qual é a sua especialidade.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/206/req_ac_144.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/206/req_ac_144.pdf</t>
   </si>
   <si>
     <t>Requer que seja nomeado novo supervisor da Renda Cidadã no Município de Quirinópolis.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>ANDREA ENFERMEIRA, CASSIM DA USINA</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/207/req_ac_145.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/207/req_ac_145.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que seja providenciado um mapa de divisão de toda a zona rural de Quirinópolis, para realização de obras com o maquinário da prefeitura afim de atender toda a zona rural, pequenos e grandes produtores.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/208/req_ac_146.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/208/req_ac_146.pdf</t>
   </si>
   <si>
     <t>Solicitando construção de Quadra de Esportes na Escola Vicente Neto no Bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/209/req_ac_147.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/209/req_ac_147.pdf</t>
   </si>
   <si>
     <t>Solicitando uma faixa de pedestres na Avenida Brasil em frente a Igreja Nova Matriz.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/210/req_ac_148.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/210/req_ac_148.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja providenciado o atendimento médico odontológico nas escolas municipais através de um ônibus equipado.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/211/req_ac_149.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/211/req_ac_149.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construído um redutor de velocidade na Avenida Benedito Silvério próximo ao número 46 no Bairro Eldorado.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/212/req_ac_150.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/212/req_ac_150.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocada a Guarda Municipal a disposição da segurança das pessoas que frequentam as feiras noturnas.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/213/req_ac_151.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/213/req_ac_151.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam construídos dois banheiros no Estádio Municipal Pedro Diquinho.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/214/req_ac_152.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/214/req_ac_152.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirada do azulejo presente nas colunas do pátio da Escola Municipal Vicente Fernandes da Silva Neto.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/215/req_ac_153.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/215/req_ac_153.pdf</t>
   </si>
   <si>
     <t>Solicitando pintura de faixa de pedestres na Avenida Santos Dumont em frente ao Colégio da Polícia Militar.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/216/req_ac_154.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/216/req_ac_154.pdf</t>
   </si>
   <si>
     <t>Solicitando construção de Lombo faixas e rampa de acesso no canteiro central e meio fio na Avenida Brasil em frente ao Câmpus da UEG.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/217/req_ac_155.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/217/req_ac_155.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja aplicada a Lei Municipal de n° 2.281-99 que institui o Cursinho Pré-Vestibular gratuito.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/218/req_ac_156.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/218/req_ac_156.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado novamente o Programa Mutirão Cidadão.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/219/req_ac_157.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/219/req_ac_157.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam posicionadas placas nas recepções das UBS's indicando quais são os médicos lotadas na unidade de saúde e qual é a sua especialidade.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/220/req_ac_158.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/220/req_ac_158.pdf</t>
   </si>
   <si>
     <t>Solicitando a Construção de duas quadras de peteca e uma quadra de Futevôlei no Parque da Liberdade.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/221/req_ac_159.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/221/req_ac_159.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja climatizada a sala de coleta de sangue do Laboratório do Hospital Municipal.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/222/req_ac_160.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/222/req_ac_160.pdf</t>
   </si>
   <si>
     <t>Solicitando que viabilize a Construção de redutor de velocidade na Rua um nº 26 no Bairro Jardim Bom Pastor.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/223/req_ac_161.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/223/req_ac_161.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam feitas semestralmente uma festa em parceria com a Escola Especial Alfredo Mariz da Costa, para as crianças portadoras de necessidades especiais.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/224/req_an_162.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/224/req_an_162.pdf</t>
   </si>
   <si>
     <t>Requer mudança na forma de fabricação das sepulturas no cemitério municipal.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/225/req_an_163.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/225/req_an_163.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando a reforma e novos equipamentos para as enfermarias do Hospital Municipal Antonio Martins da Costa.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/226/req_an_164.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/226/req_an_164.pdf</t>
   </si>
   <si>
     <t>Requer construção de redutor de velocidade na GO-206 com a GO-164 no anel viário, e pintura de faixa de pedestre, também na GO-206 na entrada do Bairro Alphaville.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/227/req_an_165.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/227/req_an_165.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado, o secretário de urbanismo e obras públicas, solicitando que seja reformada a Sala de Velório Municipal.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/228/req_an_166.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/228/req_an_166.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado, o secretário de urbanismo e obras públicas, solicitando que seja disponibilizada uma equipe para realizar poda das árvores da Alameda Paranaíba desde o bairro Flamboyant até o Bairro Rio das Pedras.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/229/req_an_167.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/229/req_an_167.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado, o Prefeito Municipal de Quirinópolis com cópia para o secretário de saúde, solicitando que seja feita a climatização das enfermarias do Hospital Municipal de acordo com a ABNT (Associação Brasileira de Normas Técnicas) Resolução nº 7256.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/230/req_an_168.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/230/req_an_168.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado, o secretário de urbanismo e obras públicas, solicitando que seja feita a recuperação de estradas em importantes regiões da zona rural.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/231/req_an_169.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/231/req_an_169.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado, o secretário de urbanismo e obras públicas, solicitando que seja feita o reparo e manutenção de toda a frota de maquinários e carros de apoio da prefeitura.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/232/req_an_170.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/232/req_an_170.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado, o Prefeito Municipal de Quirinópolis com cópia para o secretário de saúde, solicitando que seja feita contratação de no mínimo quatro técnicos em enfermagem para atender a demanda no Hospital Municipal.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/233/req_an_171.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/233/req_an_171.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado, o Prefeito Municipal de Quirinópolis com cópia para o secretário de saúde, solicitando a aquisição de um aparelho de eletrocardiograma para o Hospital Municipal.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/234/req_an_172.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/234/req_an_172.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado, o Prefeito Municipal de Quirinópolis com cópia para o secretário de saúde, solicitando que seja transferido os equipamentos da UTI móvel para outro veículo.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/235/req_an_173.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/235/req_an_173.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado, o Prefeito Municipal de Quirinópolis com cópia para o secretário de urbanismo e obras públicas solicitando que seja feita a climatização da oficina do Almoxarifado.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/236/req_an_174.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/236/req_an_174.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando a aquisição de um ônibus para ficar a disposição do Fundo Municipal de Saúde, especialmente para transportar paciente*; para Goiânia-GO.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/237/req_an_175.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/237/req_an_175.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado, o Prefeito Municipal de Quirinópolis com cópia para o secretário de saúde, solicitando que sejam disponibilizados servidores na casa de apoio para fazer o plantão noturno.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/238/req_an_176.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/238/req_an_176.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado, o Prefeito Municipal de Quirinópolis com cópia para o secretário de saúde, solicitando que seja implantada a Unidade de Saúde Avançada (USA) em nossa cidade.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/239/req_an_177.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/239/req_an_177.pdf</t>
   </si>
   <si>
     <t>Requer construção de redutor de velocidade e faixa de pedestres na Rua Feliciano Martins Corrêa em frente o portão grande do Clube Pescarolli.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/240/req_an_178.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/240/req_an_178.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado, o Prefeito Municipal de Quirinópolis com cópia para o secretário de administração solicitando que sejam adquiridos coletes balísticos e sejam feitos investimentos no que se refere a treinamentos para a guarda municipal de Quirinópolis.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/241/req_an_179.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/241/req_an_179.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário de Saúde solicitando a volta do Programa Saúde na Fazenda.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/242/req_an_180.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/242/req_an_180.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário de Obras e Urbanismo solicitando a reforma da Ponte do Córrego da Taboca na Região da Taboca.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/243/req_an_181.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/243/req_an_181.pdf</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/244/req_an_182.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/244/req_an_182.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário de Administração, solicitando a realização de processo seletivo afim de contratar agentes de saúde.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/245/req_an_183.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/245/req_an_183.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário de Urbanismo e Obras Públicas solicitando a Reforma dos Psf’s IV e VI.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/246/req_an_184.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/246/req_an_184.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando a aquisição de uma cadeira de rodas para cada UBS da cidade.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/247/req_an_185.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/247/req_an_185.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário de Obras e Urbanismo solicitando a construção de uma nova ponte na fazenda do Seu Zé Bichinho, na região das Guarirobas.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/248/req_an_186.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/248/req_an_186.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário de Obras e Urbanismo solicitando a reforma da ponte do Córrego das Guarirobas, na fazenda do Sr Jaime e Fazenda do Sr Agnaldo.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/249/req_an_187.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/249/req_an_187.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário de Obras e Urbanismo solicitando a reforma da Ponte do Córrego do Lajadinho.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/250/req_an_188.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/250/req_an_188.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja adquirido um veículo com carroceria para ficar a disposição da FUNASA.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/251/req_an_189.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/251/req_an_189.pdf</t>
   </si>
   <si>
     <t>Solicitando o aumento de viagem do ônibus que transporta pacientes para Goiânia.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/252/req_an_190.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/252/req_an_190.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja retomado o plantão da ambulância no período noturno no Hospital Municipal.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/253/req_an_191.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/253/req_an_191.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja colocado um corrimão na rampa que fica na entrada do laboratório.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/254/req_an_192.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/254/req_an_192.pdf</t>
   </si>
   <si>
     <t>Solicitando reforma da Ponte do Córrego do Guerreiro.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/256/req_an_193.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/256/req_an_193.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição de uma cadeira de rodas para cada UBS da cidade.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/257/req_an_194.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/257/req_an_194.pdf</t>
   </si>
   <si>
     <t>Solicitando a doação de cestas básicas para os servidores Municipais.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/258/req_an_195.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/258/req_an_195.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja reformada a Sala de Velório Municipal.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/259/req_an_196.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/259/req_an_196.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente da AMTS, que faça a modificação da avenida do Patriarcas em frente portão do Colégio Estadual Dr. Onério, transformando-a em sentido único.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/260/req_an_197.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/260/req_an_197.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de mais um ônibus na finalidade de aumentar o número de vezes na semana, que é feito o transporte de pacientes parar Goiânia.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>DALMO (Soró)</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/261/req_so_198.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/261/req_so_198.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: que seja retomado o pagamento do banco de horas às policias Civil, Militar e Corpo de Bombeiros".</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/262/req_so_199.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/262/req_so_199.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: a construção de uma praça pública, no Bairro Alphaville, no entorno da Capela São José.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/263/req_so_200.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/263/req_so_200.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: que seja promovido a restauração e conservação das estradas que dão acesso à região da Confusão do Rio Preto, via Cemitério municipal, fazenda dos srs. Rogério Sandre, Juvencio Passamani e Ronan Arantes, bem como as estradas vicinais que dão acesso à fazenda do sr Dandico e ao Sítio Recanto da Serra do sr. Djalma.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/264/req_so_201.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/264/req_so_201.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: que seja promovido a conservação das estradas que dão acesso à região denominada como Serra da Fortaleza, fazenda dos srs. Jordelirio e Odilson Carvalho bem como as estradas vicinais que dão acesso à região das Perdizes Via Otávio Merenço.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/265/req_so_202.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/265/req_so_202.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: que seja promovido a restauração e conservação das estradas que dão acesso à região denominada como Fazenda Guarirobas e Fazenda Jacaré, fazenda dos srs. Agnaldo Borges, João Bosco de Castro e Antônio Martins de Assis bem como as estradas vicinais que dão acesso à região do Tomé Machado (in memorian).</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/266/req_so_203.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/266/req_so_203.pdf</t>
   </si>
   <si>
     <t>Que seja colocado à disposição da Unidade Básica de Saúde do povoado de Denislópolis uma ambulância com equipamentos aptos à realizar os primeiros socorros, com motorista especializado e técnico de enfermagem.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/267/req_so_204.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/267/req_so_204.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: que seja promovido estudo técnico no sentido de implantar ciclovia no trecho da Rodovia GO – 319 (Rodovia Estadual Onício Resende), entre a cidade de Quirinópolis e o povoado de Denislópolis, em um percurso estimado em 23,3 Km.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/268/req_so_205.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/268/req_so_205.pdf</t>
   </si>
   <si>
     <t>Requerendo que seja promovido a restauração e conservação das estradas mestras e vicinais que dão acesso à região do Paredão, Via Escola Municipal Antônio Sabino Tomé, passando pelas propriedades dos Srs. Joaquim Andrade, Jairo Andrade, Orlando Andrade e João Batista de Andrade até o Povoado de Denislópolis.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/269/req_so_206.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/269/req_so_206.pdf</t>
   </si>
   <si>
     <t>Requerendo a construção de uma rotatória na confluência das ruas: Av. Santos Dumont com Rua 01 e Rua Glaudemiro dos Santos no Jardim Bom Pastor.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/270/req_so_207.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/270/req_so_207.pdf</t>
   </si>
   <si>
     <t>Requerendo que seja aumentado o efetivo da guarda civil municipal e disponibilizado mais um veiculo para que a mesma possa realizar de uma forma ainda melhor os serviços prestados à nossa comunidade.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/271/req_so_208.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/271/req_so_208.pdf</t>
   </si>
   <si>
     <t>Requerendo que seja aumentado a segurança na Casa Lar de Quirinópolis, colocando guardas civis municipais como responsáveis pela segurança da mesma mesma.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/272/req_so_209.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/272/req_so_209.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: que seja promovido a restauração e conservação das estradas mestras e vicinais que dão acesso à região da Serra da Fortaleza, Via Fazenda do Cacavo, passando pelas propriedades da Sra. Neuza e Jairo Jacinto, bem como a restauração da subida da serra em sentido ao sr. Odilson Carvalho.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/273/req_so_210.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/273/req_so_210.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: Que seja promovida e restauração da pista de caminhada que circunda o Eldorado Tênis Clube, bem como a poda dos arbustos e iluminação nas imediações.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>DALMO (Soró), MARQUINHO DA CASA DE APOIO, OSCAR JÚNIOR, Prof. Veroneida</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/274/req_bancada_211.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/274/req_bancada_211.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: que seja adquirido pelo poder público municipal aproximadamente 70 coletes padronizados para posterior doação aos moto-taxistas de nossa cidade. Obs:( Requerimento de bancada, Vereadores, Soró, Veroneida, Marcos Túlio e Oscar Junior)</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/275/req_so_212.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/275/req_so_212.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: que seja realizado estudo técnico no sentido de promover a sinalização de estacionamento e posterior fiscalização do transito na Av. Brasil, entre a José Salomão Lemos da Silva e a Rua Capelinha e José Salomão Lemos da Silva, entre a Lázaro Xavier e Quintiliano Leão.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/276/req_so_213.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/276/req_so_213.pdf</t>
   </si>
   <si>
     <t>Requerendo-lhe que seja prorrogado por parte da prefeitura, por mais trinta dias (até 10 de junho de 2017), o prazo para a população pagar seu IPTU/ITU com o devido desconto.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/277/req_so_214.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/277/req_so_214.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: Que seja contratado profissionais médicos para atenderem nas UBS,s 03, 04 e 05, neste município.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/278/req_so_215.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/278/req_so_215.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja promovido o recapeamento asfáltico da Avenida Newton Soares no Bairro Morumbi.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/279/req_so_216.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/279/req_so_216.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja promovida a iluminação da via secundária que circula os ranchos na região do Geraldo Lemos.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/280/req_so_217.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/280/req_so_217.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja contratado um profissional de saúde, especializado em psicologia, para atender a demanda da Secretaria Municipal da Saúde.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>DALMO (Soró), Marcio Oliveira, MARQUINHO DA CASA DE APOIO, OSCAR JÚNIOR, Prof. Veroneida</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/281/req_bancada_218.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/281/req_bancada_218.pdf</t>
   </si>
   <si>
     <t>Solicitando atualização da tabela de valores de vencimentos dos cargos de provimento efetivo.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/282/req_bancada_219.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/282/req_bancada_219.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada Audiência Pública a fim de discutir sobre Projeto de Lei Complementar 003-2017.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/283/req_so_220.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/283/req_so_220.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma praça pública, no Bairro Alphavile, no entorno da Capela São José.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/284/req_so_221.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/284/req_so_221.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construído por parte da Municipalidade pista anexa às rodovias GO 164, GO 206 e GO 319.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>DALMO (Soró), Prof. Veroneida</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/285/req_conjunto_222.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/285/req_conjunto_222.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construído sanitário masculino para uso dos professores e servidores da Escola Marcio Ribeiro (Requerimento apresentado em conjunto com a Vereadora Veroneida).</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/286/req_so_223.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/286/req_so_223.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja promovido o calçamento do entorno do Cemitério Santo Agostinho.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/287/req_conjunto_224.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/287/req_conjunto_224.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construído um abrigo coberto para acomodar os viajantes que esperam condução na GO 164. (Obs: Requerimento apresentado em conjunto com a Vereadora Veroneida)</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/288/req_so_225.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/288/req_so_225.pdf</t>
   </si>
   <si>
     <t>Solicitando que promova o conserto do veículo que existia ou que seja adquirido e equipado outro para atender a demanda de nosso município.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/289/req_so_226.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/289/req_so_226.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de pista de caminhada em volta do campo de futebol localizado no Bairro Flamboyant.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/290/req_bancada_227.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/290/req_bancada_227.pdf</t>
   </si>
   <si>
     <t>Solicitando reposição das perdas salariais e fixação de data base para os servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Marcio Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/291/req_mo_228.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/291/req_mo_228.pdf</t>
   </si>
   <si>
     <t>Requerimento (Verbal) pedindo cópias das folhas de pagamento da prefeitura de Quirinópolis, referentes aos meses de dezembro de 2016 e janeiro de 2017.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/292/req_mo_229.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/292/req_mo_229.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário de Saúde solicitando a contratação de médicos para os PSF’S.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/293/req_mo_230.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/293/req_mo_230.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando a renovação de convênios e repasse de valores para as entidades filantrópicas.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/294/req_mo_231.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/294/req_mo_231.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Presidente do Conselho Municipal de Segurança solicitando o repasse financeiro para pagamento de Banco de Horas aos Policiais Civis.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/295/req_mo_232.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/295/req_mo_232.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que sejam cedidos dois servidores municipais a disposição da Policia Civil.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/296/req_mo_233.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/296/req_mo_233.pdf</t>
   </si>
   <si>
     <t>Requerimento (verbal) solicitando do secretário de saúde relação dos médicos que atendem na rede pública de saúde especificando horário e localidade que estão prestando serviços.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/297/req_mo_234.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/297/req_mo_234.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que sejam adquiridas e instaladas as câmeras de vídeo monitoramento.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/298/req_mo_235.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/298/req_mo_235.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que sejam feitos o repasse de ajuda de custo aos pacientes que fazem tratamento fora do domicílio (TFD)</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/299/req_mo_236.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/299/req_mo_236.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando a firmatura de convênio com a Associação Protetora do Melhor Amigo do Homem de Quirinópolis.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/300/req_mo_237.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/300/req_mo_237.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Vice Governador José Heliton solicitando que firme convênio com a Prefeitura Municipal de Quirinópolis, proveniente do “Programa Goiás na Frente”, disponibilizando recursos especialmente para obras de recapeamento.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/301/req_mo_238.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/301/req_mo_238.pdf</t>
   </si>
   <si>
     <t>Requer que o prefeito municipal, solicite junto a SANEAGO e a CELG a construção da rede de iluminação e rede de Esgoto no Bairro Governador Henrique Santillo e que seja feita a pavimentação asfáltica do mesmo</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/302/req_mo_239.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/302/req_mo_239.pdf</t>
   </si>
   <si>
     <t>Requerimento (Verbal), pedindo pra que seja terminada as obras da CMEI do bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/303/req_mo_240.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/303/req_mo_240.pdf</t>
   </si>
   <si>
     <t>Requerendo que o Município adquira uniforme para os alunos da rede Pública Municipal (Requerimento Verbal Vereador Marcio Oliveira).</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/304/req_mo_241.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/304/req_mo_241.pdf</t>
   </si>
   <si>
     <t>Solicitando projeto de lei autorizando revisão e reposição salarial aos valores de vencimentos dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/305/req_bancada_242.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/305/req_bancada_242.pdf</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/306/req_bancada_243.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/306/req_bancada_243.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/307/req_mo_244.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/307/req_mo_244.pdf</t>
   </si>
   <si>
     <t>Solicitando da SANEAGO e CELG a construção da rede de esgoto e iluminação no Bairro Henrique Santillo e pavimentação asfáltica.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/308/req_mo_245.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/308/req_mo_245.pdf</t>
   </si>
   <si>
     <t>Solicitando que providencie o imediato funcionamento da Unidade de Pronto Atendimento UPA.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/309/req_mo_246.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/309/req_mo_246.pdf</t>
   </si>
   <si>
     <t>Solicitando o imediato funcionamento da Unidade de Terapia Intensiva UTI.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/310/req_mo_247.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/310/req_mo_247.pdf</t>
   </si>
   <si>
     <t>Solicitando medidas emergenciais para colocar em pleno funcionamento da Creche localizada no Bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/311/req_mo_248.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/311/req_mo_248.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja providenciada a sinalização vertical e horizontal de todo perímetro urbano.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Marcos Cabral</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/312/req_mc_249.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/312/req_mc_249.pdf</t>
   </si>
   <si>
     <t>Solicita que seja Oficiado o Prefeito para que solicite ao Governador do Estado de Goiás Exmo. Senhor, Marconi Ferreira Perillo Junior e o Secretário de Segurança Pública do Estado de Goiás CEL PM Edson Costa Araújo a implantação da delegacia especializada no atendimento à mulher – DEAM.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/313/req_mc_250.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/313/req_mc_250.pdf</t>
   </si>
   <si>
     <t>Solicita que seja Oficiado o excelentíssimo prefeito para que institua um programa de reciclagem de entulhos de construção civil e demolição.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/314/req_mc_251.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/314/req_mc_251.pdf</t>
   </si>
   <si>
     <t>Solicita que seja Oficiado o excelentíssimo prefeito para que encaminhe projeto de lei que institua o “Centro de Zoonoses.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/315/req_mc_252.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/315/req_mc_252.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal de Quirinópolis com cópia para a Delegacia da Receita Federal de Goiás endereçado à pessoa do senhor José Aureliano Ribeiro de Matos solicitando providências para a instalação de Agência ou Posto Avançado da Receita Federal em Quirinópolis.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/316/req_mc_253.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/316/req_mc_253.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiado o Excelentíssimo Prefeito Municipal de Quirinópolis com cópia para a Secretaria de Educação, desporto, cultura e lazer para que seja aplicada a lei nº 2399/2001 que dispõe sobre consentimento de abatimento de 50% do valor de ingressos em eventos artísticos, desportivos e culturais para os estudantes matriculados em instituições de ensino oficiais.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/317/req_mc_254.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/317/req_mc_254.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o prefeito Municipal de Quirinópolis com cópia para o Secretário de Saúde para que seja providenciada a construção de uma Unidade Básica de Saúde na Região do Salgado.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/318/req_mc_255.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/318/req_mc_255.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário de Obras e Urbanismo solicitando a reforma e recapeamento da ponte do Córrego Manoel Gomes.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/319/req_mc_256.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/319/req_mc_256.pdf</t>
   </si>
   <si>
     <t>Requerimento (verbal) solicitando que seja colocado um veiculo (van), para o transporte de pacientes que fazem tratamento em Jales-SP.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/320/req_mc_257.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/320/req_mc_257.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando o encaminhamento de projeto de lei que autorize a construção de um complexo de laser na Vila Feliz.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/321/req_mc_258.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/321/req_mc_258.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que o mesmo encaminhe ofício ao Presidente da AGEHAB, o Sr Luiz Antônio Stival Milhomens, requerendo a concessão de 500 (quinhentos) cheques moradia modalidade reforma, e 100 (cem) cheques moradia modalidade construção.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/322/req_mc_259.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/322/req_mc_259.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que seja construída uma Praça com pista de caminhada e academia ao ar livre no bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/323/req_mc_260.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/323/req_mc_260.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que seja encaminhado projeto de lei, autorizando a construção de casas para pessoas carentes em parceria com a FUNASA.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/324/req_mc_261.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/324/req_mc_261.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal solicitando que seja implantado o “serviço de atendimento especial” as pessoas com deficiência física.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/325/req_mc_262.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/325/req_mc_262.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Secretário de Urbanismo e Obras Públicas, solicitando que proceda à sinalização vertical e horizontal do bairro Talismã.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/326/req_mc_263.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/326/req_mc_263.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário de Obras e Urbanismo solicitando a reconstrução da ponte do Córrego Capela Velha.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/327/req_mc_264.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/327/req_mc_264.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiado o Prefeito Municipal com cópia para o Secretário de Industria e Comércio, solicitando que seja encaminhado Projeto de Lei para essa Casa de Leis instituindo o Mercado Municipal, na Rua Rio Preto.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/328/req_mc_265.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/328/req_mc_265.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário de Obras e Urbanismo solicitando a reconstrução da ponte do Córrego Capão da Onça na região da Cachoeira do Rio Preto.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/329/req_mc_266.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/329/req_mc_266.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário de Obras e Urbanismo solicitando a remoção do canteiro central da GO-206 do trecho entre a Avenida João Fratari até o trevo da saída para Caçú</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/330/req_mc_267.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/330/req_mc_267.pdf</t>
   </si>
   <si>
     <t>Solicitando que providencie a pintura de uma faixa de pedestres na Rua Maria Abadia de Souza em frente a UBS Milton Bento.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/331/req_mc_268.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/331/req_mc_268.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhado projeto de lei para Casa Legislativa autorizando a desafetação e doação de terrenos localizados na Área Institucional 08 e 09 do Bairro Vitória.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/332/req_mc_269.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/332/req_mc_269.pdf</t>
   </si>
   <si>
     <t>Solicitando a conclusão asfáltica da Rua das Margaridas e Rua Girassol no Bairro Rio das Pedras.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/333/req_mc_270.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/333/req_mc_270.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja aplicada a lei n° 2399-2001 que dispõe sobre consentimento de abatimento de 50% do valor de ingressos em eventos pra estudantes.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/334/req_mc_271.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/334/req_mc_271.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada parceria com a Pastoral da Criança para a fabricação de Multimistura.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/335/req_mc_272.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/335/req_mc_272.pdf</t>
   </si>
   <si>
     <t>Solicitando informações acerca da falta de sinal de rede telefônica e internet em toda cidade especialmente nos bairros Jardim Vitória, Talismã e Morumbi.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/336/req_mc_273.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/336/req_mc_273.pdf</t>
   </si>
   <si>
     <t>Solicitando que os Correios proceda a distribuição das correspondências no Bairro Morada Nova e demais bairros que não possuem o serviço postal sendo realizado.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/337/req_mc_274.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/337/req_mc_274.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma Praça com Pista de caminhada e Academia ao Ar livre no Bairro Jardim Vitoria.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/338/req_mc_275.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/338/req_mc_275.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente da Agência Goiana de Defesa e Agropecuária de Goiás o Sr. José Manoel Caixeta Haun, que disponibilize um servidor para o referido órgão em Quirinópolis.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/339/req_mc_276.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/339/req_mc_276.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente da AMTS, que sejam fixadas placas de regulamentação em todas as rodovias que dão acesso ao perímetro urbano.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>MARQUINHO DA CASA DE APOIO</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/340/req_mt_277.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/340/req_mt_277.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o prefeito municipal com cópia para o secretário de administração solicitando a disponibilização de uma ambulância para a Casa de apoio de Barretos.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/341/req_mt_278.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/341/req_mt_278.pdf</t>
   </si>
   <si>
     <t>Pedindo que seja implantado um correspondente CAIXA AQUI” no prédio da prefeitura e que o Prefeito Municipal em parceria ceda uma parte do referido prédio para isso.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/342/req_mt_279.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/342/req_mt_279.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal de Quirinópolis com cópia para a Secretária de Educação solicitando a aquisição e instalação de aparelho de ar condicionado nas salas da Escola Municipal Vicente Fernandes da Silva Neto e demais escolas que não possuem o sistema de ar condiciona-do.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/343/req_mt_280.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/343/req_mt_280.pdf</t>
   </si>
   <si>
     <t>Requer que seja colocado nos órgãos públicos pesquisa de satisfação do atendimento com urna para depósito.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/344/req_mt_281.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/344/req_mt_281.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Secretário de Urbanismo e Obras Públicas, solicitando que envie máquinas a fim de fazer a recuperação de estradas das regiões das perdizes, Cachoeirinha do Rio Preto, Salgado, Inhumas e Bálsamo.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/345/req_mt_282.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/345/req_mt_282.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o presidente da Agência Goiana de Habitação (Agehab), Luiz Stival, solicitando agilidade na entrega dos processos da segunda e terceira etapa dos cheques moradia, que foram dada entrada no mandato anterior.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/346/req_mt_283.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/346/req_mt_283.pdf</t>
   </si>
   <si>
     <t>Requer implantação de um correspondente da Caixa no prédio da prefeitura.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/347/req_mt_284.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/347/req_mt_284.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito com cópia ao presidente co Conselho Municipal de Segurança solicitando repasse financeiro para o pagamento de banco de horas aos Policiais Civis e Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/348/req_mt_285.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/348/req_mt_285.pdf</t>
   </si>
   <si>
     <t>Solicitando aquisição de lençóis e cobertores para o Hospital Municipal Antônio Martins da Costa.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/349/req_mt_286.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/349/req_mt_286.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construído redutor de velocidade no Anel Viário na altura do Bairro Alvorada com Alphaville.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/350/req_mt_287.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/350/req_mt_287.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma dos prédios públicos municipais em conformidade com os parâmetros de acessibilidade.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/351/req_mt_288.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/351/req_mt_288.pdf</t>
   </si>
   <si>
     <t>Solicitando a mudança de sentido duplo para sentido único a Rua 11 do Bairro Alexandrina.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/352/req_mt_289.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/352/req_mt_289.pdf</t>
   </si>
   <si>
     <t>Solicitando do Prefeito Municipal que seja determinado que a Casa de Apoio de Quirinópolis localizada em Goiânia fique aberta ao público mesmo no período recessivo.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Nicolina (Tia Nicola)</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/353/req_nic_290.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/353/req_nic_290.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma academia ao ar livre na Praça Jacinto Honório da Silva.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/354/req_nic_291.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/354/req_nic_291.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma sinalização luminosa na antena da Telegoiás.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/355/req_nic_292.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/355/req_nic_292.pdf</t>
   </si>
   <si>
     <t>Solicitando a doação da construção de calçada, passarela e uma praça para a Capela São José Operário.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>OSCAR JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/356/req_os_293.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/356/req_os_293.pdf</t>
   </si>
   <si>
     <t>Solicitando-o envidar os meios necessários para que o Hemocentro de Quirinópolis se torne apto a realizar todos os procedimentos para a inscrição de doadores voluntários no Registro Nacional de Doadores de Medula Óssea (REDOME).</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/357/req_os_294.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/357/req_os_294.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Sr. Gilmar Alves, Prefeito Municipal, solicitando-o que tome as medidas necessárias para a constante atualização do Portal da Transparência da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/358/req_os_295.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/358/req_os_295.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Sr. Gilmar Alves, Prefeito Municipal, solicitando-o que envie a este Parlamento, Projeto de Lei que estabeleça a Criação de Plano de Carreira do Servidor Público Municipal, a exemplo do que já acontece com os professores.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/359/req_os_296.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/359/req_os_296.pdf</t>
   </si>
   <si>
     <t>Requerimento (Oral), solicitando do poder Executivo, que lhe sejá encaminhado relatório completo de entradas e e despesas do poder executivo no mês de Janeiro.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/360/req_os_297.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/360/req_os_297.pdf</t>
   </si>
   <si>
     <t>REQUER, “INSPEÇÃO NO ATERRO SANITÁRIO DE QUIRINÓPOLIS, ÀS MARGENS DA GO 164, VERIFIQUE AS CONDIÇÕES E ADEQUE ÀS NORMAS EXIGIDAS PELA LEI FEDERAL 12.305/2010 E DEMAIS NORMAS TÉCNICAS ESTABELECIDAS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/361/req_os_298.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/361/req_os_298.pdf</t>
   </si>
   <si>
     <t>REQUER, “CADASTRAMENTO DE ÓRGÃOS DA PREFEITURA MUNICIPAL JUNTO À ORGANIZAÇÃO DAS VOLUNTÁRIAS DE GOIÁS (OVG) PARA RECEBEREM AS ATIVIDADES DE CONTRAPARTIDA DOS UNIVERSITÁRIOS BOLSISTAS DE QUIRINÓPOLIS”.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/362/req_os_299.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/362/req_os_299.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ADICIONADO À FOLHA DE PAGAMENTO, O ADICIONAL DE INSALUBRIDADE DOS SERVIDORES MUNICIPAIS QUE ESTÃO LOTADOS NA SECRETARIA DE URBANISMO E OBRAS PÚBLICAS TRABALHANDO NA COLETA E MANEJO DE LIXO QUÍMICO E LHES SEJAM OFERECIDOS OS EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL ADEQUADOS ÀS SUAS FUNÇÕES.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/363/req_os_300.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/363/req_os_300.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA MUNICIPAL DO MEIO-AMBIENTE DESENVOLVA E EXECUTE PROJETO DE ARBORIZAÇÃO URBANA, SUBSTITUIÇÃO DE ÁRVORES INADEQUADAS E FORNECIMENTO DE MUDAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/364/req_os_301.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/364/req_os_301.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando que seja construída uma PASSARELA COBERTA na área que liga os pavilhões principais ao Pavilhão da Educação Infantil na Escola Municipal Márcio Ribeiro.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/365/req_os_302.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/365/req_os_302.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a manutenção das Estradas Rurais da Região do Salgado e Região da Inhumas.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/366/req_os_303.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/366/req_os_303.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a sinalização vertical e horizontal em toda Zona Urbana.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/367/req_os_304.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/367/req_os_304.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja adquiridos e doados uniformes para os servidores lotados no Hospital Municipal.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/368/req_os_305.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/368/req_os_305.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja regularizada a distribuição de medicamentos à população.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/369/req_os_306.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/369/req_os_306.pdf</t>
   </si>
   <si>
     <t>Solicitando doação de uniformes para os estudantes da rede Pública Municipal.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/370/req_os_307.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/370/req_os_307.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construída uma sala para o atendimento educacional especializado (AEE) e uma sala para uma brinquedoteca na Escola Municipal Professora Zelsani.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/371/req_os_308.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/371/req_os_308.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Administração Pública Municipal fiscalize as agências bancárias e exija cumprimento da Lei 3.055-2013.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/372/req_os_309.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/372/req_os_309.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias no espaço físico e maior número de servidores para o atendimento do cidadão no Procon de Quirinópolis.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/373/req_os_310.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/373/req_os_310.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de redutor de velocidade na Av. João Fratari.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/374/req_os_311.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/374/req_os_311.pdf</t>
   </si>
   <si>
     <t>Solicitando aquisição e instalação de ar condicionado na Escola Municipal Vicente Fernandes da Silva Neto.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/375/req_os_312.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/375/req_os_312.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma do parque recreativo e da academia ao ar livre do Lago do Sol Poente.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/376/req_os_313.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/376/req_os_313.pdf</t>
   </si>
   <si>
     <t>Solicitando reforma do muro de contensão do Lago do Sol Poente.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/377/req_os_314.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/377/req_os_314.pdf</t>
   </si>
   <si>
     <t>Solicitando que retome e efetive o Programa de Coleta Seletiva criado pela Lei Municipal 3.209-2016.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/378/req_os_315.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/378/req_os_315.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lixeiras e ecopontos nas vias públicas dentro perímetro urbano de Quirinópolis.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/379/req_os_316.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/379/req_os_316.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de redutor de velocidade na rua Capelinha.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>Prof. Veroneida</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/380/req_ve_317.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/380/req_ve_317.pdf</t>
   </si>
   <si>
     <t>Requerimento pedindo para que o município faça reposição de 20% de gratificação para os professores lotados em escolas municipais da zona rural.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/381/req_ve_318.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/381/req_ve_318.pdf</t>
   </si>
   <si>
     <t>Requerimento pedindo para que a prefeitura ceda veículo com carroceria à ONG Casa do Melhor Amigo.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/382/req_ve_319.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/382/req_ve_319.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para a Secretária Municipal de Educação que encaminhe a esta Casa de Leis projeto de lei que regulamente o reajuste do Piso Salarial Profissional Nacional (PSPN) com base na lei federal 11.738/2008.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/383/req_ve_320.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/383/req_ve_320.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário de Urbanismo e Obras públicas solicitando a construção de academia ao ar livre na Praça do Peru no Bairro Alphaville nesta cidade.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/384/req_ve_321.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/384/req_ve_321.pdf</t>
   </si>
   <si>
     <t>Requer a sinalização e implantação de mão única na Rua 11 Bairro Alexandrina em frente o Cmei Serafim Júnior.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/385/req_ve_323.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/385/req_ve_323.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal com cópia para a Secretária Municipal de Educação que encaminhe a esta Casa de Leis projeto de lei que garanta a efetivação dos aprovados na área da Educação no último concurso público, de acordo com o Estatuto do Magistério Estadual, nos termos da Lei federal 5.692 de 11 de agosto de 1971.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/386/req_ve_322.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/386/req_ve_322.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o prefeito solicitando o reajuste do pagamento dos Conselheiros Municipais de Educação.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/387/req_ve_324.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/387/req_ve_324.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao Exmo. Sr. Prefeito Municipal de Quirinópolis, Gilmar Alves para que por meio da Secretaria Municipal da Saúde, forneça a esta Casa de Leis uma relação completa dos medicamentos disponibilizados pelo Município.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/388/req_ve_325.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/388/req_ve_325.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Prefeito Municipal, para que através do órgão competente, providencie os reparos necessários nas Ruas 09 e 11 do Bairro Alphaville.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/389/req_ve_326.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/389/req_ve_326.pdf</t>
   </si>
   <si>
     <t>Requer Cronograma de agendamentos de viagens para as escolas municipais.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/390/req_ve_327.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/390/req_ve_327.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: que seja contratado por parte da secretaria municipal de educação, cultura, desporto e lazer, profissionais especializados para desempenhar a atividade de orientadores esportivos para as escolinhas de base de futebol, voleibol e futsal de nosso município.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/391/req_ve_328.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/391/req_ve_328.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: Que seja promovido, por parte da Secretaria Municipal Urbanismo e Obras Públicas a roçagem e limpeza dos lotes baldios dos bairros Tonico Bento, Camponesa e Portal do Lago.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/392/req_ve_329.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/392/req_ve_329.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: que seja promovido a restauração e desobstrução da sinalização de transito existente na esquina da Rua José Vicente de Paula com Rua do Sol, no Bairro Sol Nascente, bem como em todo o bairro.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/393/req_bancada_330.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/393/req_bancada_330.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: que compareça à esta casa de leis em uma das sessões legislativas do mês de junho de 2017 para responder aos questionamentos dos vereadores acerca de vários assuntos.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/394/req_ve_331.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/394/req_ve_331.pdf</t>
   </si>
   <si>
     <t>Requer que seja promovida restauração e conservação das estradas rurais mestras e vicinais na região da Cachoeirinha do Rio Preto á região do Salgado.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/395/req_ve_332.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/395/req_ve_332.pdf</t>
   </si>
   <si>
     <t>Solicitando a reposição das perdas salariais dos servidores da Educação.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/396/req_ve_333.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/396/req_ve_333.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja promovida a restauração da quadra de esporte Manoel Januário no Bairro Flamboyant e conservação do Módulo Esportivo João do Garibaldi.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/397/req_ve_334.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/397/req_ve_334.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalado o Sistema de Energia Elétrica em um lote localizado na Fazenda Confusão do Rio Preto, perímetro urbano.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/398/req_ve_335.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/398/req_ve_335.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja promovido o asfaltamento da Rua Professor Gutemberg, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/399/req_ve_336.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/399/req_ve_336.pdf</t>
   </si>
   <si>
     <t>Solicitando a sinalização vertical e horizontal na Rua do Cedro esquina com a Rua das Primaveras no Jardim Primavera.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/400/req_ve_337.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/400/req_ve_337.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja providenciada a realização dos jogos estudantis nas escolas municipais da zona rural.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/401/req_ve_338.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/401/req_ve_338.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que encaminhe à Casa de Leis projeto de lei que regulamente o reajuste do Piso Salarial Profissional Nacional (PSPN) com base na lei federal 11.758-2008.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/402/req_ve_339.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/402/req_ve_339.pdf</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/403/req_ve_340.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/403/req_ve_340.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja promovida a restauração da quadra de esportes Manoel Januário no Bairro Flamboyant, bem como a manutenção e conservação do gramado do Módulo Esportivo João do Garibaldi.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/404/req_ve_341.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/404/req_ve_341.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja cedida uma relação completa dos medicamentos disponibilizados pelo Município.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/405/req_ve_342.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/405/req_ve_342.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam respeitados os prazos para conceder as gratificações que foram solicitadas pelos professores dentro do tempo hábil.</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Soldado Edvaldo, ANDREA ENFERMEIRA, CASSIM DA USINA</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/5/mocao_de_congratulacao_ao_dia_internacional_das_mulheres.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/5/mocao_de_congratulacao_ao_dia_internacional_das_mulheres.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a todas as mulheres, parabenizando-as pelo seu dia. Obs: Moção apresentada em conjunto com os Vereadores Acácio Divino Vieira de Assis (Cassim Usina) e Vereadora Dagma Andrea de Oliveira (Andrea enfermeira).</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/54/mo_sol_ed_02.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/54/mo_sol_ed_02.pdf</t>
   </si>
   <si>
     <t>Moção, parabenizando os policiais da polícia militar de Goiás, lotados na 12º CIPM, Paulo Sérgio Costa, Euripedes Paulo Silva, Edmilson Camilo, Luiz Arnor dos Santos, Gleicy Barros da Silva pela coragem, determinação e bravura.</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/55/mo_sol_ed_03.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/55/mo_sol_ed_03.pdf</t>
   </si>
   <si>
     <t>Moção ao dia das mães.</t>
   </si>
   <si>
     <t>ANDREA ENFERMEIRA, CASSIM DA USINA, DALMO (Soró), Divininho Ambulância, Marcio Oliveira, Márcio Xavier, Marcos Cabral, MARQUINHO DA CASA DE APOIO, OSCAR JÚNIOR, Prof. Veroneida, Soldado Edvaldo, Yvis</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/56/mo_sol_ed_04.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/56/mo_sol_ed_04.pdf</t>
   </si>
   <si>
     <t>Moção de protesto a proposta de emenda Constitucional PEC 287 (Obs: Moção proposta por todos os vereadores)</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/57/mo_sol_ed_05.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/57/mo_sol_ed_05.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos policiais lotados na 12 ° CIPM pela promoção e mudança de patente.</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/58/mo_sol_ed_06.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/58/mo_sol_ed_06.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a todos os Advogados Quirinopolinos em reconhecimento pelos serviços prestados pela categoria.</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/59/mo_sol_ed_07.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/59/mo_sol_ed_07.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em comemoração ao dia da Nossa Senhora D'Abadia no dia 15 de Agosto.</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/60/mo_sol_ed_08.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/60/mo_sol_ed_08.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos pelo dia dos Pais.</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/61/mo_sol_ed_09.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/61/mo_sol_ed_09.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Estudantes pelo seu dia comemorado dia 11 de Agosto.</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/62/mo_sol_ed_10.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/62/mo_sol_ed_10.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em comemoração ao dia das Crianças e também o dia de Nossa Senhora Aparecida - Padroeira do Brasil, dia 12 de Outubro. (Obs: Moção apresentada em conjunto por todos os Vereadores)</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/63/mo_sol_ed_11.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/63/mo_sol_ed_11.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em comemoração ao dia do Professor comemorado dia 15 de Outubro. (Obs: Moção apresentada em conjunto por todos os Vereadores)</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/64/mo_sol_ed_12.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/64/mo_sol_ed_12.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Soldado Divino Eterno de Almeida, mais conhecido como Soldado Divininho.</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/65/mo_sol_ed_13.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/65/mo_sol_ed_13.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos as Senhoras Viviane Silva Borges e Núbia Theodoro Arantes Oliveira, que prestam um brilhante papel como servidoras da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>ANDREA ENFERMEIRA, CASSIM DA USINA, DALMO (Soró), Divininho Ambulância, Marcio Oliveira, Márcio Xavier, Marcos Cabral, MARQUINHO DA CASA DE APOIO, Nicolina (Tia Nicola), OSCAR JÚNIOR, Prof. Veroneida, Soldado Edvaldo, Yvis</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/66/mo_sol_ed_14.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/66/mo_sol_ed_14.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustríssimo Senhor Thiago de Freitas Resende, que exerceu durante 10 meses nesta Casa de Leis o cargo de Vereador Suplente.</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/67/mo_sol_ed_15.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/67/mo_sol_ed_15.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em comemoração ao Natal e a chegada do ano de 2018.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/580/mo_dv_16.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/580/mo_dv_16.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos pelo dia da Mulher.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/581/mo_dv_17.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/581/mo_dv_17.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização pelo Dia das Mães.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/582/mo_dv_18.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/582/mo_dv_18.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao senhor Simeão Jose Pereira- motorista de Ambulância do Hospital Municipal.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/583/mo_yv_19.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/583/mo_yv_19.pdf</t>
   </si>
   <si>
     <t>Moção parabenizando o presidente da Câmara, vereador Soldado Edvaldo.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/584/mo_yv_20.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/584/mo_yv_20.pdf</t>
   </si>
   <si>
     <t>Moção parabenizando o prefeito Gilmar Alves.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/585/mo_yv_21.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/585/mo_yv_21.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à 1° Dama Maria Zélia Teodoro Alves.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/586/mo_yv_22.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/586/mo_yv_22.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao vice prefeito Antônio José Pereira.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/587/mo_yv_23.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/587/mo_yv_23.pdf</t>
   </si>
   <si>
     <t>Moção parabenizando o digníssimo deputado federal excelentíssimo senhor Marcos Abraão, pela sua honradez, e compromisso com a população Quirinopolina.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/588/mo_yv_24.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/588/mo_yv_24.pdf</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/589/mo_yv_25.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/589/mo_yv_25.pdf</t>
   </si>
   <si>
     <t>Moção pelo dia das Mães.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/590/mo_yv_26.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/590/mo_yv_26.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a todos enfermeiros pelo seu dia.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/591/mo_yv_27.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/591/mo_yv_27.pdf</t>
   </si>
   <si>
     <t>Moção ao Prefeito Gilmar Alves pela dedicação e zelo nas buscas por melhorias para a cidade.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/592/mo_ca_28.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/592/mo_ca_28.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Ilustríssimos senhores Gilmar Alves da Silva, Prefeito de Quirinópolis e Antônio José Pereira Vice-Prefeito.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/593/mo_ca_29.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/593/mo_ca_29.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Superintendente de Esporte Manoel Ferreira Bailão (Travaline) e demais responsáveis pela realização da Copa Municipal Sodino Vieira de Carvalho.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/594/mo_ca_30.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/594/mo_ca_30.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Padre Jaso Ribeiro, por sempre ter prestado serviços a comunidade, ajudando aqueles que mais precisam, seja com muito ou pouco ou até mesmo com conselhos frente do Instituto Renascer e Casa do Andarilho.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/595/mo_ca_31.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/595/mo_ca_31.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à colaboradora Thamara Camargo, coordenadora da presidência, pelos relevantes serviços que a mesma tem prestado em prol do Poder Legislativo.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/596/mo_ca_32.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/596/mo_ca_32.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Ezordino José Cabral no dia 03 de Abril de 2017.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/597/mo_ca_33.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/597/mo_ca_33.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações a treinadora Sheila Cristina de Carvalho Borges e aos atletas que foram campeões da 1ª etapa do campeonato goiano de basquete, realizado em Quirinópolis.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/598/mo_ca_34.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/598/mo_ca_34.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de Maria Alice Godói Tomé no dia 28 de Abril de 2017.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/599/mo_ca_35.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/599/mo_ca_35.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a minha mãe Maria do Carmo Vieira Assis, a minha sogra, Rubiana Marques Fernandes Zanutto e a todas as mães quirinopolinas, em comemoração ao dia das Mães que acontecerá no dia 13 de maio de 2017.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/600/mo_ca_36.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/600/mo_ca_36.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações a Servidora Gerusa de Freitas Ribeiro Araujo.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/601/mo_ca_37.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/601/mo_ca_37.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao senhor Deusdete Cândido Vieira pelo seu aniversário no dia 08 de junho.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/602/mo_ca_38.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/602/mo_ca_38.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Suely Borges de Oliveira Soares- servidora do Município.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/603/mo_ca_39.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/603/mo_ca_39.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a todos os Secretários da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/604/mo_ca_40.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/604/mo_ca_40.pdf</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/605/mo_ca_41.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/605/mo_ca_41.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Senhora Renata Cabral Siqueira Silva, atual diretora da Escola Vicente Fernandes da Silva Neto.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/606/mo_an_42.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/606/mo_an_42.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao presidente da Câmara Municipal, Vereador Edvaldo Antônio de Souza ( Soldado Edvaldo).</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/607/mo_an_43.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/607/mo_an_43.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à vereadora Yvislayne Geisa Paixão ( Yvis), pelo aniversário desta, transcorrido no dia 5 de fevereiro.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/608/mo_an_44.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/608/mo_an_44.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a vice-primeira dama Suely Borges Pereira, pela passagem de seu aniversário no dia 04 de março de 2017.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/609/mo_an_45.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/609/mo_an_45.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao Médico do Município, Doutor Ricardo.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/610/mo_an_46.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/610/mo_an_46.pdf</t>
   </si>
   <si>
     <t>Moção pelo dia do enfermeiro.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/611/mo_an_47.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/611/mo_an_47.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulação a Valdivane Xavier de Oliveira diretora do Hospital Municipal.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/612/mo_an_48.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/612/mo_an_48.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulação a filha Camilinha e ao amigo e colega de bancada vereador Cassim da Usina pela passagem da data de seus aniversários comemorados no dia 26 de Setembro.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/613/mo_an_49.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/613/mo_an_49.pdf</t>
   </si>
   <si>
     <t>Moção de Boas Vindas aos médicos enviados pelo Programa mais Médicos que chegaram recentemente em nossa cidade e estão atendendo na rede pública de saúde. Elsener Donaconi Machado, Rica Eliane dos Santos, Rodney Rosa e Victor Diniz Linhares.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/614/mo_so_50.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/614/mo_so_50.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação pelo Dia Internacional da Mulher, data que celebra a importância da mulher, suas lutas, sonhos e conquistas.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/615/mo_so_51.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/615/mo_so_51.pdf</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/616/mo_bancada_52.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/616/mo_bancada_52.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Senhora Adriana Maria Queiróz de Oliveira." Obs: Requerimento de Bancada da oposição.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/617/mo_bancada_53.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/617/mo_bancada_53.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES pelo Dia das Mães, data que celebra a importância da mulher enquanto mãe, gestora do lar, empresária, vereadora, secretária, suas lutas, sonhos e conquistas." Obs: Moção de bancada.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/618/mo_mc_54.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/618/mo_mc_54.pdf</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/619/mo_mc_55.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/619/mo_mc_55.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Policiar Militar do Estado de Goiás - Cabo José Maria da Silva.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/620/mo_mc_56.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/620/mo_mc_56.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a todas as mulheres, parabenizando-as pelo seu dia.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/621/mo_mc_57.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/621/mo_mc_57.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Ilustríssima Senhora Telma Maria de Andrade servidora da Câmara Municipal.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/622/mo_mc_58.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/622/mo_mc_58.pdf</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>MARQUINHO DA CASA DE APOIO, Prof. Veroneida</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/623/mo_mtve_59.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/623/mo_mtve_59.pdf</t>
   </si>
   <si>
     <t>Moção prestando homenagem a todas as mulheres quirinopolinas, pela passagem do Dia Internacional da Mulher, data que celebra a importância da Mulher, suas lutas, sonhos e conquistas.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/624/mo_mt_60.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/624/mo_mt_60.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Ezordino José Cabral.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/625/mo_mt_61.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/625/mo_mt_61.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento dos senhores José Inácio Lopes (Zé Chiquinho) e senhor Manoel Bertolino Cabral (Deco).</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/626/mo_mt_62.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/626/mo_mt_62.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação ao Dom Jaso Ribeiro que fora nomeado Arcebispo Metropolitano de Goias.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/627/mo_ni_63.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/627/mo_ni_63.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulação ao senhor Odair Barbosa Goulart.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/628/mo_os_64.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/628/mo_os_64.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, enaltecer o grandioso ato de solidariedade praticado pelos cidadãos quirinopolinos que compareceram ao Hemocentro local, respondendo à CAMPANHA DE DOAÇÃO DE MEDULA ÓSSEA, realizada em nossa cidade nos dias 27 e 28 de janeiro.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/629/mo_os_65.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/629/mo_os_65.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos pelo dia Internacional da mulher. Na impossibilidade de fazer chegar este sinal de reconhecimento a todas as mulheres quirinopolinas, apresento esta moção às IRMÃS FRANCISCANAS DE ALLEGANY, ORDEM DE SÃO FRANCISCO, a saber: Ir. Edir de Freitas Pereira, Ir. Iosita Freitas Campos, Ir. Maria Margarida Carvalho e Ir. Neides de Lourdes Aparecida Cabral.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/630/mo_os_66.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/630/mo_os_66.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PELO DIA DO JORNALISTA.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/631/mo_os_67.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/631/mo_os_67.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da IR. Teresa Marie Sweeney.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/632/mo_os_68.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/632/mo_os_68.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos Diáconos Ivandro Custodio Cabral e Ronan Ferreira Arantes.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/633/mo_os_69.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/633/mo_os_69.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos pelo dia do Agente Comunitário de Saúde.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/634/mo_ve_70.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/634/mo_ve_70.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações aos Senhores Cacildo Alves da Silva e Jair Soares de Souza Filho, respectivamente, presidente, vice-presidente do Sindicato Rural de Quirinópolis.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/635/mo_ve_71.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/635/mo_ve_71.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Leuzimar Terezinha Alves, mais conhecida como Leuza Bento, pelo esforço e empenho, em atenção a educação quirinopolina durante 26 anos de sua vida.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4317,67 +4317,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/2/requerimento_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/3/requerimento_reforma_ponte.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/4/requerimento_aquisicao_de_area_para_colocar_veicul_KxgKNwf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/30/requerimento_uniforme_dos_alunos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/31/requerimento_soldado_edvaldo_05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/32/requerimento_soldado_edvaldo_06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/33/req_soldado_edvaldo_07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/34/req_soldado_edvaldo_08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/35/req_soldado_edvaldo_09.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/36/req_soldado_edvaldo_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/37/req_soldado_edvaldo_11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/38/req_soldado_edvaldo_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/39/req_soldado_edvaldo_13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/40/req_soldado_edvaldo_14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/41/req_soldado_edvaldo_15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/42/req_soldado_edvaldo_16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/43/req_soldado_edvaldo_17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/44/req_soldado_edvaldo_18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/45/req_soldado_edvaldo_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/46/req_soldado_edvaldo_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/47/req_soldado_edvaldo_21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/48/req_soldado_edvaldo_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/49/req_soldado_edvaldo_23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/50/req_soldado_edvaldo_24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/51/req_soldado_edvaldo_25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/52/req_soldado_edvaldo_26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/53/req_soldado_edvaldo_27.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/89/req_div_28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/90/req_div_29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/91/req_div_30.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/92/req_div_31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/93/req_div_32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/94/req_div_33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/95/req_viv_34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/96/req_div_35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/97/req_div_cab_35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/98/req_div_36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/99/req_div_37.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/100/req_div_38.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/101/req_div_39.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/102/req_div_40.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/103/req_div_41.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/104/req_div_43.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/105/req_div_44.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/106/req_div_cab_45.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/107/rec_div_46.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/108/req_div_47.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/109/req_div_48.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/110/req_div_49.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/111/req_div_50.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/112/req_div_51.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/113/req_div_52.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/114/req_div_53.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/115/req_div_54.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/116/req_div_55.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/117/req_div_56.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/118/req_div_57.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/119/req_div_58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/120/req_div_59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/121/req_div_60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/122/req_div_61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/123/req_div_62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/124/req_div_63.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/125/req_div_64.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/126/req_div_65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/127/req_div_66.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/128/req_div_67.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/129/req_div_68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/130/req_div_69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/131/req_yv_70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/132/req_yv_71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/133/req_yv_72.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/134/req_yv_73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/136/req_yv_75.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/137/req_yv_76.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/138/req_yv_77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/139/req_yv_78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/140/req_yv_79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/141/req_yv_80.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/142/req_yv_81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/143/req_yv_82.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/144/req_yv_83.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/145/req_yv_84.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/146/req_yv_85.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/147/req_yv_86.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/148/req_yv_87.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/149/req_yv_88.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/150/req_yv_89.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/151/req_yv_90.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/152/req_yv_91.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/153/req_yv_92.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/154/req_yv_93.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/155/req_yv_94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/156/req_yv_95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/157/req_yv_96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/158/req_yv_97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/159/req_yv_98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/160/req_yv_99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/161/req_yv_100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/162/req_yv_101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/163/req_yv_102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/164/req_yv_103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/165/req_yv_104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/166/req_yv_105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/167/req_yv_106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/168/req_yv_107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/169/req_yv_108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/170/req_yv_109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/171/req_mx_110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/172/req_mx_111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/173/req_mx_112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/174/req_mx_113.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/175/req_mx_114.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/176/req_mx_115.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/177/req_mx_116.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/179/req_ac_117.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/180/req_ac_118.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/181/req_ac_119.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/182/req_ac_120.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/183/req_ac_121.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/184/req_ac_122.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/185/req_ac_123.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/186/req_ac_124.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/187/req_ac_125.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/188/req_ac_126.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/189/req_ac_127.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/190/req_ac_128.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/191/req_ac_129.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/192/req_ac_130.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/193/req_ac_131.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/194/req_ac_132.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/195/req_ac_133.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/196/req_ac_134.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/197/req_ac_135.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/198/req_ac_136.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/199/req_ac_137.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/200/req_ac_138.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/201/req_ac_139.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/202/req_ac_140.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/203/req_ac_141.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/204/req_ac_142.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/205/req_ac_143.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/206/req_ac_144.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/207/req_ac_145.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/208/req_ac_146.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/209/req_ac_147.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/210/req_ac_148.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/211/req_ac_149.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/212/req_ac_150.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/213/req_ac_151.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/214/req_ac_152.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/215/req_ac_153.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/216/req_ac_154.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/217/req_ac_155.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/218/req_ac_156.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/219/req_ac_157.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/220/req_ac_158.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/221/req_ac_159.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/222/req_ac_160.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/223/req_ac_161.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/224/req_an_162.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/225/req_an_163.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/226/req_an_164.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/227/req_an_165.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/228/req_an_166.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/229/req_an_167.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/230/req_an_168.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/231/req_an_169.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/232/req_an_170.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/233/req_an_171.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/234/req_an_172.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/235/req_an_173.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/236/req_an_174.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/237/req_an_175.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/238/req_an_176.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/239/req_an_177.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/240/req_an_178.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/241/req_an_179.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/242/req_an_180.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/243/req_an_181.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/244/req_an_182.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/245/req_an_183.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/246/req_an_184.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/247/req_an_185.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/248/req_an_186.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/249/req_an_187.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/250/req_an_188.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/251/req_an_189.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/252/req_an_190.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/253/req_an_191.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/254/req_an_192.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/256/req_an_193.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/257/req_an_194.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/258/req_an_195.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/259/req_an_196.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/260/req_an_197.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/261/req_so_198.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/262/req_so_199.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/263/req_so_200.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/264/req_so_201.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/265/req_so_202.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/266/req_so_203.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/267/req_so_204.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/268/req_so_205.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/269/req_so_206.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/270/req_so_207.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/271/req_so_208.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/272/req_so_209.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/273/req_so_210.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/274/req_bancada_211.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/275/req_so_212.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/276/req_so_213.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/277/req_so_214.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/278/req_so_215.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/279/req_so_216.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/280/req_so_217.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/281/req_bancada_218.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/282/req_bancada_219.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/283/req_so_220.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/284/req_so_221.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/285/req_conjunto_222.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/286/req_so_223.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/287/req_conjunto_224.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/288/req_so_225.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/289/req_so_226.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/290/req_bancada_227.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/291/req_mo_228.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/292/req_mo_229.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/293/req_mo_230.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/294/req_mo_231.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/295/req_mo_232.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/296/req_mo_233.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/297/req_mo_234.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/298/req_mo_235.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/299/req_mo_236.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/300/req_mo_237.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/301/req_mo_238.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/302/req_mo_239.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/303/req_mo_240.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/304/req_mo_241.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/305/req_bancada_242.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/306/req_bancada_243.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/307/req_mo_244.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/308/req_mo_245.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/309/req_mo_246.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/310/req_mo_247.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/311/req_mo_248.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/312/req_mc_249.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/313/req_mc_250.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/314/req_mc_251.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/315/req_mc_252.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/316/req_mc_253.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/317/req_mc_254.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/318/req_mc_255.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/319/req_mc_256.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/320/req_mc_257.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/321/req_mc_258.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/322/req_mc_259.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/323/req_mc_260.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/324/req_mc_261.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/325/req_mc_262.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/326/req_mc_263.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/327/req_mc_264.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/328/req_mc_265.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/329/req_mc_266.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/330/req_mc_267.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/331/req_mc_268.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/332/req_mc_269.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/333/req_mc_270.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/334/req_mc_271.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/335/req_mc_272.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/336/req_mc_273.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/337/req_mc_274.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/338/req_mc_275.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/339/req_mc_276.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/340/req_mt_277.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/341/req_mt_278.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/342/req_mt_279.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/343/req_mt_280.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/344/req_mt_281.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/345/req_mt_282.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/346/req_mt_283.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/347/req_mt_284.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/348/req_mt_285.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/349/req_mt_286.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/350/req_mt_287.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/351/req_mt_288.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/352/req_mt_289.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/353/req_nic_290.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/354/req_nic_291.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/355/req_nic_292.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/356/req_os_293.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/357/req_os_294.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/358/req_os_295.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/359/req_os_296.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/360/req_os_297.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/361/req_os_298.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/362/req_os_299.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/363/req_os_300.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/364/req_os_301.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/365/req_os_302.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/366/req_os_303.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/367/req_os_304.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/368/req_os_305.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/369/req_os_306.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/370/req_os_307.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/371/req_os_308.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/372/req_os_309.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/373/req_os_310.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/374/req_os_311.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/375/req_os_312.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/376/req_os_313.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/377/req_os_314.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/378/req_os_315.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/379/req_os_316.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/380/req_ve_317.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/381/req_ve_318.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/382/req_ve_319.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/383/req_ve_320.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/384/req_ve_321.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/385/req_ve_323.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/386/req_ve_322.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/387/req_ve_324.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/388/req_ve_325.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/389/req_ve_326.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/390/req_ve_327.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/391/req_ve_328.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/392/req_ve_329.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/393/req_bancada_330.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/394/req_ve_331.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/395/req_ve_332.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/396/req_ve_333.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/397/req_ve_334.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/398/req_ve_335.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/399/req_ve_336.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/400/req_ve_337.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/401/req_ve_338.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/402/req_ve_339.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/403/req_ve_340.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/404/req_ve_341.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/405/req_ve_342.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/5/mocao_de_congratulacao_ao_dia_internacional_das_mulheres.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/54/mo_sol_ed_02.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/55/mo_sol_ed_03.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/56/mo_sol_ed_04.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/57/mo_sol_ed_05.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/58/mo_sol_ed_06.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/59/mo_sol_ed_07.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/60/mo_sol_ed_08.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/61/mo_sol_ed_09.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/62/mo_sol_ed_10.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/63/mo_sol_ed_11.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/64/mo_sol_ed_12.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/65/mo_sol_ed_13.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/66/mo_sol_ed_14.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/67/mo_sol_ed_15.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/580/mo_dv_16.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/581/mo_dv_17.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/582/mo_dv_18.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/583/mo_yv_19.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/584/mo_yv_20.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/585/mo_yv_21.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/586/mo_yv_22.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/587/mo_yv_23.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/588/mo_yv_24.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/589/mo_yv_25.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/590/mo_yv_26.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/591/mo_yv_27.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/592/mo_ca_28.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/593/mo_ca_29.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/594/mo_ca_30.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/595/mo_ca_31.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/596/mo_ca_32.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/597/mo_ca_33.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/598/mo_ca_34.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/599/mo_ca_35.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/600/mo_ca_36.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/601/mo_ca_37.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/602/mo_ca_38.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/603/mo_ca_39.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/604/mo_ca_40.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/605/mo_ca_41.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/606/mo_an_42.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/607/mo_an_43.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/608/mo_an_44.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/609/mo_an_45.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/610/mo_an_46.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/611/mo_an_47.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/612/mo_an_48.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/613/mo_an_49.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/614/mo_so_50.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/615/mo_so_51.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/616/mo_bancada_52.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/617/mo_bancada_53.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/618/mo_mc_54.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/619/mo_mc_55.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/620/mo_mc_56.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/621/mo_mc_57.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/622/mo_mc_58.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/623/mo_mtve_59.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/624/mo_mt_60.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/625/mo_mt_61.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/626/mo_mt_62.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/627/mo_ni_63.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/628/mo_os_64.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/629/mo_os_65.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/630/mo_os_66.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/631/mo_os_67.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/632/mo_os_68.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/633/mo_os_69.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/634/mo_ve_70.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/635/mo_ve_71.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/2/requerimento_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/3/requerimento_reforma_ponte.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/4/requerimento_aquisicao_de_area_para_colocar_veicul_KxgKNwf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/30/requerimento_uniforme_dos_alunos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/31/requerimento_soldado_edvaldo_05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/32/requerimento_soldado_edvaldo_06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/33/req_soldado_edvaldo_07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/34/req_soldado_edvaldo_08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/35/req_soldado_edvaldo_09.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/36/req_soldado_edvaldo_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/37/req_soldado_edvaldo_11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/38/req_soldado_edvaldo_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/39/req_soldado_edvaldo_13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/40/req_soldado_edvaldo_14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/41/req_soldado_edvaldo_15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/42/req_soldado_edvaldo_16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/43/req_soldado_edvaldo_17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/44/req_soldado_edvaldo_18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/45/req_soldado_edvaldo_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/46/req_soldado_edvaldo_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/47/req_soldado_edvaldo_21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/48/req_soldado_edvaldo_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/49/req_soldado_edvaldo_23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/50/req_soldado_edvaldo_24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/51/req_soldado_edvaldo_25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/52/req_soldado_edvaldo_26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/53/req_soldado_edvaldo_27.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/89/req_div_28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/90/req_div_29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/91/req_div_30.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/92/req_div_31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/93/req_div_32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/94/req_div_33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/95/req_viv_34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/96/req_div_35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/97/req_div_cab_35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/98/req_div_36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/99/req_div_37.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/100/req_div_38.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/101/req_div_39.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/102/req_div_40.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/103/req_div_41.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/104/req_div_43.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/105/req_div_44.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/106/req_div_cab_45.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/107/rec_div_46.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/108/req_div_47.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/109/req_div_48.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/110/req_div_49.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/111/req_div_50.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/112/req_div_51.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/113/req_div_52.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/114/req_div_53.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/115/req_div_54.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/116/req_div_55.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/117/req_div_56.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/118/req_div_57.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/119/req_div_58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/120/req_div_59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/121/req_div_60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/122/req_div_61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/123/req_div_62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/124/req_div_63.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/125/req_div_64.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/126/req_div_65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/127/req_div_66.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/128/req_div_67.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/129/req_div_68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/130/req_div_69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/131/req_yv_70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/132/req_yv_71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/133/req_yv_72.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/134/req_yv_73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/136/req_yv_75.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/137/req_yv_76.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/138/req_yv_77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/139/req_yv_78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/140/req_yv_79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/141/req_yv_80.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/142/req_yv_81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/143/req_yv_82.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/144/req_yv_83.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/145/req_yv_84.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/146/req_yv_85.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/147/req_yv_86.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/148/req_yv_87.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/149/req_yv_88.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/150/req_yv_89.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/151/req_yv_90.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/152/req_yv_91.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/153/req_yv_92.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/154/req_yv_93.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/155/req_yv_94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/156/req_yv_95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/157/req_yv_96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/158/req_yv_97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/159/req_yv_98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/160/req_yv_99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/161/req_yv_100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/162/req_yv_101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/163/req_yv_102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/164/req_yv_103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/165/req_yv_104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/166/req_yv_105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/167/req_yv_106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/168/req_yv_107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/169/req_yv_108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/170/req_yv_109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/171/req_mx_110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/172/req_mx_111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/173/req_mx_112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/174/req_mx_113.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/175/req_mx_114.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/176/req_mx_115.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/177/req_mx_116.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/179/req_ac_117.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/180/req_ac_118.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/181/req_ac_119.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/182/req_ac_120.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/183/req_ac_121.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/184/req_ac_122.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/185/req_ac_123.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/186/req_ac_124.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/187/req_ac_125.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/188/req_ac_126.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/189/req_ac_127.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/190/req_ac_128.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/191/req_ac_129.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/192/req_ac_130.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/193/req_ac_131.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/194/req_ac_132.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/195/req_ac_133.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/196/req_ac_134.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/197/req_ac_135.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/198/req_ac_136.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/199/req_ac_137.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/200/req_ac_138.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/201/req_ac_139.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/202/req_ac_140.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/203/req_ac_141.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/204/req_ac_142.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/205/req_ac_143.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/206/req_ac_144.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/207/req_ac_145.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/208/req_ac_146.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/209/req_ac_147.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/210/req_ac_148.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/211/req_ac_149.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/212/req_ac_150.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/213/req_ac_151.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/214/req_ac_152.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/215/req_ac_153.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/216/req_ac_154.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/217/req_ac_155.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/218/req_ac_156.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/219/req_ac_157.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/220/req_ac_158.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/221/req_ac_159.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/222/req_ac_160.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/223/req_ac_161.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/224/req_an_162.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/225/req_an_163.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/226/req_an_164.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/227/req_an_165.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/228/req_an_166.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/229/req_an_167.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/230/req_an_168.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/231/req_an_169.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/232/req_an_170.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/233/req_an_171.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/234/req_an_172.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/235/req_an_173.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/236/req_an_174.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/237/req_an_175.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/238/req_an_176.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/239/req_an_177.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/240/req_an_178.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/241/req_an_179.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/242/req_an_180.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/243/req_an_181.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/244/req_an_182.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/245/req_an_183.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/246/req_an_184.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/247/req_an_185.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/248/req_an_186.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/249/req_an_187.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/250/req_an_188.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/251/req_an_189.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/252/req_an_190.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/253/req_an_191.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/254/req_an_192.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/256/req_an_193.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/257/req_an_194.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/258/req_an_195.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/259/req_an_196.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/260/req_an_197.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/261/req_so_198.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/262/req_so_199.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/263/req_so_200.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/264/req_so_201.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/265/req_so_202.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/266/req_so_203.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/267/req_so_204.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/268/req_so_205.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/269/req_so_206.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/270/req_so_207.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/271/req_so_208.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/272/req_so_209.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/273/req_so_210.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/274/req_bancada_211.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/275/req_so_212.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/276/req_so_213.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/277/req_so_214.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/278/req_so_215.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/279/req_so_216.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/280/req_so_217.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/281/req_bancada_218.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/282/req_bancada_219.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/283/req_so_220.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/284/req_so_221.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/285/req_conjunto_222.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/286/req_so_223.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/287/req_conjunto_224.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/288/req_so_225.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/289/req_so_226.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/290/req_bancada_227.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/291/req_mo_228.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/292/req_mo_229.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/293/req_mo_230.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/294/req_mo_231.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/295/req_mo_232.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/296/req_mo_233.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/297/req_mo_234.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/298/req_mo_235.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/299/req_mo_236.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/300/req_mo_237.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/301/req_mo_238.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/302/req_mo_239.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/303/req_mo_240.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/304/req_mo_241.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/305/req_bancada_242.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/306/req_bancada_243.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/307/req_mo_244.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/308/req_mo_245.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/309/req_mo_246.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/310/req_mo_247.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/311/req_mo_248.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/312/req_mc_249.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/313/req_mc_250.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/314/req_mc_251.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/315/req_mc_252.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/316/req_mc_253.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/317/req_mc_254.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/318/req_mc_255.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/319/req_mc_256.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/320/req_mc_257.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/321/req_mc_258.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/322/req_mc_259.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/323/req_mc_260.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/324/req_mc_261.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/325/req_mc_262.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/326/req_mc_263.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/327/req_mc_264.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/328/req_mc_265.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/329/req_mc_266.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/330/req_mc_267.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/331/req_mc_268.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/332/req_mc_269.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/333/req_mc_270.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/334/req_mc_271.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/335/req_mc_272.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/336/req_mc_273.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/337/req_mc_274.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/338/req_mc_275.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/339/req_mc_276.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/340/req_mt_277.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/341/req_mt_278.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/342/req_mt_279.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/343/req_mt_280.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/344/req_mt_281.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/345/req_mt_282.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/346/req_mt_283.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/347/req_mt_284.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/348/req_mt_285.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/349/req_mt_286.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/350/req_mt_287.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/351/req_mt_288.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/352/req_mt_289.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/353/req_nic_290.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/354/req_nic_291.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/355/req_nic_292.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/356/req_os_293.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/357/req_os_294.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/358/req_os_295.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/359/req_os_296.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/360/req_os_297.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/361/req_os_298.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/362/req_os_299.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/363/req_os_300.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/364/req_os_301.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/365/req_os_302.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/366/req_os_303.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/367/req_os_304.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/368/req_os_305.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/369/req_os_306.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/370/req_os_307.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/371/req_os_308.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/372/req_os_309.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/373/req_os_310.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/374/req_os_311.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/375/req_os_312.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/376/req_os_313.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/377/req_os_314.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/378/req_os_315.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/379/req_os_316.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/380/req_ve_317.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/381/req_ve_318.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/382/req_ve_319.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/383/req_ve_320.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/384/req_ve_321.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/385/req_ve_323.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/386/req_ve_322.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/387/req_ve_324.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/388/req_ve_325.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/389/req_ve_326.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/390/req_ve_327.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/391/req_ve_328.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/392/req_ve_329.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/393/req_bancada_330.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/394/req_ve_331.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/395/req_ve_332.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/396/req_ve_333.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/397/req_ve_334.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/398/req_ve_335.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/399/req_ve_336.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/400/req_ve_337.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/401/req_ve_338.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/402/req_ve_339.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/403/req_ve_340.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/404/req_ve_341.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/405/req_ve_342.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/5/mocao_de_congratulacao_ao_dia_internacional_das_mulheres.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/54/mo_sol_ed_02.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/55/mo_sol_ed_03.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/56/mo_sol_ed_04.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/57/mo_sol_ed_05.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/58/mo_sol_ed_06.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/59/mo_sol_ed_07.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/60/mo_sol_ed_08.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/61/mo_sol_ed_09.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/62/mo_sol_ed_10.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/63/mo_sol_ed_11.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/64/mo_sol_ed_12.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/65/mo_sol_ed_13.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/66/mo_sol_ed_14.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/67/mo_sol_ed_15.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/580/mo_dv_16.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/581/mo_dv_17.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/582/mo_dv_18.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/583/mo_yv_19.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/584/mo_yv_20.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/585/mo_yv_21.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/586/mo_yv_22.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/587/mo_yv_23.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/588/mo_yv_24.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/589/mo_yv_25.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/590/mo_yv_26.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/591/mo_yv_27.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/592/mo_ca_28.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/593/mo_ca_29.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/594/mo_ca_30.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/595/mo_ca_31.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/596/mo_ca_32.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/597/mo_ca_33.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/598/mo_ca_34.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/599/mo_ca_35.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/600/mo_ca_36.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/601/mo_ca_37.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/602/mo_ca_38.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/603/mo_ca_39.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/604/mo_ca_40.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/605/mo_ca_41.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/606/mo_an_42.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/607/mo_an_43.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/608/mo_an_44.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/609/mo_an_45.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/610/mo_an_46.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/611/mo_an_47.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/612/mo_an_48.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/613/mo_an_49.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/614/mo_so_50.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/615/mo_so_51.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/616/mo_bancada_52.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/617/mo_bancada_53.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/618/mo_mc_54.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/619/mo_mc_55.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/620/mo_mc_56.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/621/mo_mc_57.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/622/mo_mc_58.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/623/mo_mtve_59.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/624/mo_mt_60.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/625/mo_mt_61.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/626/mo_mt_62.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/627/mo_ni_63.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/628/mo_os_64.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/629/mo_os_65.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/630/mo_os_66.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/631/mo_os_67.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/632/mo_os_68.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/633/mo_os_69.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/634/mo_ve_70.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/materialegislativa/2017/635/mo_ve_71.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H416"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="209" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>