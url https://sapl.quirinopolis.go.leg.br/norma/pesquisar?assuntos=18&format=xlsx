--- v0 (2025-12-14)
+++ v1 (2026-05-04)
@@ -48,843 +48,843 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>LO</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/6205/quirinopolis.go.leg.br_lei_ordinaria_3662-2025_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/6205/quirinopolis.go.leg.br_lei_ordinaria_3662-2025_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2026 e dá outras Providências”. (LDO)</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/5754/quirinopolis.go.leg.br_lei_3633-2024_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/5754/quirinopolis.go.leg.br_lei_3633-2024_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021 e alterações – Plano Plurianual – PPA para o quadriênio 2022/2025, Lei nº 3.599/2024 de 20 de junho de 2024 e alteração – Lei de Diretrizes Orçamentária – LDO para 2025, Lei nº 3.632 de 17 de dezembro de 2024, Lei Orçamentária Anual – LOA para 2025, e dá outras providências”.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5683/quirinopolis.go.leg.br_lei_3624-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5683/quirinopolis.go.leg.br_lei_3624-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021 e alterações – Plano Plurianual – PPA para o quadriênio 2022/2025, Lei nº 3.531/2023 de 30 de junho de 2023 e alteração – Lei de Diretrizes Orçamentária – LDO para 2024, Lei nº 3.560 de 15 de dezembro de 2023, Lei Orçamentária Anual – LOA para 2024, e dá outras providências”.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5617/quirinopolis.go.leg.br_lei_3621-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5617/quirinopolis.go.leg.br_lei_3621-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Alteração da Lei nº 3.599 de 20 de junho de 2024, da Lei de Diretrizes Orçamentária – LDO, para o exercício de 2025”.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5497/quirinopolis.go.leg.br_lei_3606-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5497/quirinopolis.go.leg.br_lei_3606-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5496/quirinopolis.go.leg.br_lei_3605-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5496/quirinopolis.go.leg.br_lei_3605-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2025 e dá outras Providências”. (LDO).</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5408/quirinopolis.go.leg.br_lei_3598-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5408/quirinopolis.go.leg.br_lei_3598-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021 e alterações - Plano Plurianual - PPA para o quadriênio 2022/2025, Lei nº 3.531/2023 de 30 de junho de 2023 e alteração - Lei de Diretrizes Orçamentária - LDO para 2024, Lei nº 3.560 de 15 de dezembro de 2023, Lei Orçamentária Anual - LOA para 2024, e dá outras providências".</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5133/quirinopolis.go.leg.br_lei_3.557_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5133/quirinopolis.go.leg.br_lei_3.557_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Alteração da Lei nº 3.531 de 30 de junho de 2023, da Lei de Diretrizes Orçamentária – LDO, para o exercício de 2024".</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5051/quirinopolis.go.leg.br_lei_3.549_-_2023_-_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5051/quirinopolis.go.leg.br_lei_3.549_-_2023_-_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021 e alterações – Plano Plurianual – PPA para o quadriênio 2022/2025, Lei nº 3.464/2022 de 04 de julho de 2022 e alteração – Lei de Diretrizes Orçamentária – LDO para 2023, Lei nº 3.487 de 15 de dezembro de 2022, Lei Orçamentária Anual – LOA para 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2024 e dá outras Providências”. (LDO)</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/4595/quirinopolis.go.leg.br_lei_3505-2023_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/4595/quirinopolis.go.leg.br_lei_3505-2023_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021 e alterações – Plano Plurianual – PPA para o quadriênio 2022/2025, Lei nº 3.464/2022 de 04 de julho de 2022 e alteração – Lei de Diretrizes Orçamentária – LDO para 2023, Lei nº 3.487 de 15 de dezembro de 2022, Lei Orçamentária Anual – LOA para 2023, e dá outras providências”.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4427/quirinopolis.go.leg.br_lei_3483-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4427/quirinopolis.go.leg.br_lei_3483-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021, Plano Plurianual – PPA para o quadriênio 2022/2025, Lei nº 3.394/2021 alterada pela Lei nº 3.421/2021, de 17 de dezembro de 2021, Lei de Diretrizes Orçamentária – LDO para 2022, Lei nº 3.422/2021 de 17 de dezembro de 2021, Lei Orçamentária Anual – LOA para 2022, e dá outras providencias”</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4429/quirinopolis.go.leg.br_lei_3481-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4429/quirinopolis.go.leg.br_lei_3481-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Alteração da Lei nº 3.464 de 04 de julho de 2022, da Lei de Diretrizes Orçamentária – LDO, para o exercício de 2023”</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4347/quirinopolis.go.leg.br_lei_3468-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4347/quirinopolis.go.leg.br_lei_3468-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021, Plano Plurianual – PPA para o quadriênio 2022/2025, Lei nº 3.394/2021 alterada pela Lei nº 3.421/2021, de 17 de dezembro de 2021, Lei de Diretrizes Orçamentária – LDO para 2022, Lei nº 3.422/2021 de 17 de dezembro de 2021, Lei Orçamentária Anual – LOA para 2022, e dá outras providencias”.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2023 e dá outras Providências” (LDO)</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4041/quirinopolis.go.leg.br_lei_3459-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4041/quirinopolis.go.leg.br_lei_3459-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021, Plano Plurianual – PPA para o quadriênio 2022/2025, Lei nº 3.394/2021 alterada pela Lei nº 3.421/2021, de 17 de dezembro de 2021, Lei de Diretrizes Orçamentária – LDO para 2022, Lei nº 3.422/2021 de 17 de dezembro de 2021, Lei Orçamentária Anual – LOA para 2022, e dá outras providencias"</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4040/quirinopolis.go.leg.br_lei_3458-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4040/quirinopolis.go.leg.br_lei_3458-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de créditos especiais e da outras providências”.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3820/quirinopolis.go.leg.br_lei_ordinaria_n._3.446.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3820/quirinopolis.go.leg.br_lei_ordinaria_n._3.446.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021, Plano Plurianual - PPA para o quadriênio 2022/2025, Lei nº 3.394/2021 alterada pela Lei nº 3.421/2021, de 17 de dezembro de 2021, Lei de Diretrizes Orçamentária - LDO para 2022, Lei nº 3.422/2021 de 17 de dezembro de 2021, Lei Orçamentária Anual - LOA para 2022, e dá outras providências".</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3819/quirinopolis.go.leg.br_lei_ordinaria_n._3.445.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3819/quirinopolis.go.leg.br_lei_ordinaria_n._3.445.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021, Plano Plurianual - PPA para o quadriênio 2022/2025, Lei 3.394/2021 alterada pela Lei 3.421/2021, de 17 de dezembro de 2021, Lei Diretrizes Orçamentária - LDO para 2022, Lei nº 3.422/2021 de 17 de dezembro de 2021, Lei Orçamentaria Anual - LOA para 2022, e dá outras providencias".</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei nº 3.394 de 24 de junho de 2021, da Lei de Diretrizes Orçamentária - LDO, para o exercício de 2022".</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3511/quirinopolis.go.leg.br_lei_n._3.406.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3511/quirinopolis.go.leg.br_lei_n._3.406.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis nº 3.257/17, de 11 de dezembro de 2017, Plano Plurianual - PPA para 2018/20214 e alterações posteriores, Lei nº 3.355/20, de 09 de junho de 2020, Lei de Diretrizes Orçamentária - LDO para 2021, Lei nº 3.370/20 de 15 de dezembro de 2020, Lei Orçamentária Anual - LOA para 2021, e da outras providencias".</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3351/quirinopolis.go.leg.br_lei_ordinaria_no_3.399.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3351/quirinopolis.go.leg.br_lei_ordinaria_no_3.399.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis nº 3.257/17, de 11 de dezembro de 2017, Plano Plurianual - PPA para 2018/2021 e alterações posteriores, Lei nº 3.355/20, de 09 de junho de 2020, Lei Diretrizes Orçamentaria - LDO para 2021, Lei nº 3.370/20 de 15 de dezembro de 2020, Lei Orçamentária Anual - LOA para 2021 e da outras providências".</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3248/quirinopolis.go.leg.br_lei_ordinaria_no_3.394.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3248/quirinopolis.go.leg.br_lei_ordinaria_no_3.394.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Orçamentárias para o Executivo de 2022 e dá outras providências" (LDO)</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3249/quirinopolis.go.leg.br_lei_ordinaria_no_3.391.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3249/quirinopolis.go.leg.br_lei_ordinaria_no_3.391.pdf</t>
   </si>
   <si>
     <t>'Altera as Leis nº 3.257/17, de 11 de dezembro de 2017, Plano Plurianual - PPA para 2018/2021 e alterações posteriores, Lei nº 3.355/20, de 09 de junho de 2020, Lei de Diretries Orçamentária - LDO para 2021, Lei nº 3.370/20 de 15 de dezembro de 2020, Lei Orçamentária Anual - LOA para 2021, e da outras providencias".</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3067/quirinopolis.go.leg.br_lei_n._3.384_de_30_de_marco_de_2021..pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3067/quirinopolis.go.leg.br_lei_n._3.384_de_30_de_marco_de_2021..pdf</t>
   </si>
   <si>
     <t>"Altera as Leis nº 3.257/17, de 11 de dezembro de 2017, Plano Plurinual - PPA para 2018/2021 e alterações posteriores, Lei nº 3.355/20, de 09 de junho de 2020, Lei de Diretrizes Orçamentária - LDO para 2021, Lei nº 3.370/20 de 15 de dezembro de 2020, Lei Orçamentaria Anual - LOA para 2021, e da outras providências".</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3046/quirinopolis.go.leg.br_lei_n._3.374_de_18_de_marco_de_2021..pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3046/quirinopolis.go.leg.br_lei_n._3.374_de_18_de_marco_de_2021..pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 3.257/17, de 11 de dezembro de 2017, Plano Plurianual – PPA para 2018/2021 e alterações posteriores, Lei nº 3.355/20, de 09 de junho de 2020, Lei de Diretrizes Orçamentária – LDO para 2021, Lei nº 3.370/20 de 15 de dezembro de 2020, Lei Orçamentária Anual – LOA para 2021, e da outras providencias.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2020/2508/quirinopolis.go.leg.br_lei_3355_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2020/2508/quirinopolis.go.leg.br_lei_3355_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentarias para o Exercício de 2021 e dá outras Providências.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2019/1645/quirinopolis_go_leg_br_lei_3324_ldo.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2019/1645/quirinopolis_go_leg_br_lei_3324_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2020 e dá outras Providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2018/7/lei_3.282_-_2018.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2018/7/lei_3.282_-_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2019 e dá outras Providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2017/45/lei_3.241_-_2017.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2017/45/lei_3.241_-_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2018 e dá outras Providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2016/76/lei_3.211_-_2016.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2016/76/lei_3.211_-_2016.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 3.203/2016 e contém outras providências (LDO)</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2016/77/lei_3.211_-_2016.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2016/77/lei_3.211_-_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2017 e dá outras Providências (LDO 2017)</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2015/115/lei_3.171_-_2015.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2015/115/lei_3.171_-_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2016 e dá outras Providências.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2014/936/lei_3.129_-_2014.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2014/936/lei_3.129_-_2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 3.105/2014 e contém outras providências. (Lei de Diretrizes Orçamentárias – LDO).</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2014/147/lei_3.105_-_2014.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2014/147/lei_3.105_-_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2015 e dá outras Providências.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2013/875/lei_3.062_-_2013.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2013/875/lei_3.062_-_2013.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 3.024/2013 e contém outras providências. (LDO)</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2013/837/lei_3.024_-_2013.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2013/837/lei_3.024_-_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2014 e dá outras Providências.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2012/789/lei_2.968-2012.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2012/789/lei_2.968-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2013 e dá outras Providências.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2011/722/lei_2.891-2011.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2011/722/lei_2.891-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2012 e dá outras Providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2010/658/lei_2.827-2010.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2010/658/lei_2.827-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2011 e dá outras Providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2009/604/lei_2.773-2009.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2009/604/lei_2.773-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2010 e dá outras Providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2008/544/lei_2.715-2008.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2008/544/lei_2.715-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o Exercício de 2009 e dá outras Providências</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2007/495/lei_2.664-2007.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2007/495/lei_2.664-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o Exercício de 2008 e dá outras Providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2006/448/lei_2.615-2006.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2006/448/lei_2.615-2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o Exercício de 2007 e dá outras Providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2005/390/lei_2.555-2005.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2005/390/lei_2.555-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o Exercício de 2006 e dá outras Providências.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2004/352/lei_2.517-2004.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2004/352/lei_2.517-2004.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes para o Orçamento do Município de Quirinópolis para o exercício financeiro de 2005 e contém outras providências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2003/318/lei_2.482-2003.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2003/318/lei_2.482-2003.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes para o Orçamento do Município de Quirinópolis para o exercício financeiro de 2004 e contém outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2002/286/lei_2.450-2002.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2002/286/lei_2.450-2002.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes para o Orçamento do Município de Quirinópolis para o exercício financeiro de 2003 e contém outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2001/205/lei_2.369-2001.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2001/205/lei_2.369-2001.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes para o Orçamento do Município de Quirinópolis para o exercício financeiro de 2002 e contém outras providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2000/172/lei_2.333-2000.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2000/172/lei_2.333-2000.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes para o Orçamento do Município de Quirinópolis para o exercício financeiro de 2001 e contém outras providências.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1999/1186/lei_2.272-1999.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1999/1186/lei_2.272-1999.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes para o Orçamento do Município de Quirinópolis para o exercício financeiro de 2000 e contém outras providências.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1998/1159/lei_2.243-1998.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1998/1159/lei_2.243-1998.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Quirinópolis, para o exercício financeiro de 1999.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1998/1145/lei_2.229-1998.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1998/1145/lei_2.229-1998.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes para o Orçamento do Município de Quirinópolis para o exercício financeiro de 1999 e contém outras providências.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1997/1131/lei_2.215-1997.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1997/1131/lei_2.215-1997.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para o Orçamento do Município de Quirinópolis para o exercício financeiro de 1998 e contém outras providências.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1996/1387/lei_-_2.118.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1996/1387/lei_-_2.118.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para o orçamento do município de Quirinópolis para o exercício financeiro de 1997.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1995/1559/lei_2_078_1995.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1995/1559/lei_2_078_1995.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para o orçamento do município de Quirinópolis para o exercício financeiro de 1996.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1993/2107/quirinopolis.go.leg.br_lei_1.913_-_1993_-_autografo.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1993/2107/quirinopolis.go.leg.br_lei_1.913_-_1993_-_autografo.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para o orçamento do Município de Quirinópolis para o exercício financeiro 1.994.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1992/2062/quirinopolis.go.leg.br_lei_1.873_-_1992_-_autografo.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1992/2062/quirinopolis.go.leg.br_lei_1.873_-_1992_-_autografo.pdf</t>
   </si>
   <si>
     <t>Aprova as Diretrizes Orçamentárias para o exercício 1.993 e dá outras providências. (LDO)</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1991/1587/lei_1_816_1991.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1991/1587/lei_1_816_1991.pdf</t>
   </si>
   <si>
     <t>Aprova as diretrizes orçamentarias para exercício de 1992 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1191,66 +1191,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/6205/quirinopolis.go.leg.br_lei_ordinaria_3662-2025_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/5754/quirinopolis.go.leg.br_lei_3633-2024_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5683/quirinopolis.go.leg.br_lei_3624-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5617/quirinopolis.go.leg.br_lei_3621-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5497/quirinopolis.go.leg.br_lei_3606-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5496/quirinopolis.go.leg.br_lei_3605-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5408/quirinopolis.go.leg.br_lei_3598-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5133/quirinopolis.go.leg.br_lei_3.557_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5051/quirinopolis.go.leg.br_lei_3.549_-_2023_-_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/4595/quirinopolis.go.leg.br_lei_3505-2023_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4427/quirinopolis.go.leg.br_lei_3483-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4429/quirinopolis.go.leg.br_lei_3481-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4347/quirinopolis.go.leg.br_lei_3468-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4041/quirinopolis.go.leg.br_lei_3459-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4040/quirinopolis.go.leg.br_lei_3458-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3820/quirinopolis.go.leg.br_lei_ordinaria_n._3.446.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3819/quirinopolis.go.leg.br_lei_ordinaria_n._3.445.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3511/quirinopolis.go.leg.br_lei_n._3.406.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3351/quirinopolis.go.leg.br_lei_ordinaria_no_3.399.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3248/quirinopolis.go.leg.br_lei_ordinaria_no_3.394.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3249/quirinopolis.go.leg.br_lei_ordinaria_no_3.391.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3067/quirinopolis.go.leg.br_lei_n._3.384_de_30_de_marco_de_2021..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3046/quirinopolis.go.leg.br_lei_n._3.374_de_18_de_marco_de_2021..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2020/2508/quirinopolis.go.leg.br_lei_3355_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2019/1645/quirinopolis_go_leg_br_lei_3324_ldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2018/7/lei_3.282_-_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2017/45/lei_3.241_-_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2016/76/lei_3.211_-_2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2016/77/lei_3.211_-_2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2015/115/lei_3.171_-_2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2014/936/lei_3.129_-_2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2014/147/lei_3.105_-_2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2013/875/lei_3.062_-_2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2013/837/lei_3.024_-_2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2012/789/lei_2.968-2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2011/722/lei_2.891-2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2010/658/lei_2.827-2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2009/604/lei_2.773-2009.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2008/544/lei_2.715-2008.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2007/495/lei_2.664-2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2006/448/lei_2.615-2006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2005/390/lei_2.555-2005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2004/352/lei_2.517-2004.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2003/318/lei_2.482-2003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2002/286/lei_2.450-2002.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2001/205/lei_2.369-2001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2000/172/lei_2.333-2000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1999/1186/lei_2.272-1999.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1998/1159/lei_2.243-1998.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1998/1145/lei_2.229-1998.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1997/1131/lei_2.215-1997.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1996/1387/lei_-_2.118.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1995/1559/lei_2_078_1995.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1993/2107/quirinopolis.go.leg.br_lei_1.913_-_1993_-_autografo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1992/2062/quirinopolis.go.leg.br_lei_1.873_-_1992_-_autografo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1991/1587/lei_1_816_1991.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/6205/quirinopolis.go.leg.br_lei_ordinaria_3662-2025_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/5754/quirinopolis.go.leg.br_lei_3633-2024_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5683/quirinopolis.go.leg.br_lei_3624-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5617/quirinopolis.go.leg.br_lei_3621-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5497/quirinopolis.go.leg.br_lei_3606-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5496/quirinopolis.go.leg.br_lei_3605-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5408/quirinopolis.go.leg.br_lei_3598-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5133/quirinopolis.go.leg.br_lei_3.557_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5051/quirinopolis.go.leg.br_lei_3.549_-_2023_-_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/4595/quirinopolis.go.leg.br_lei_3505-2023_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4427/quirinopolis.go.leg.br_lei_3483-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4429/quirinopolis.go.leg.br_lei_3481-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4347/quirinopolis.go.leg.br_lei_3468-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4041/quirinopolis.go.leg.br_lei_3459-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4040/quirinopolis.go.leg.br_lei_3458-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3820/quirinopolis.go.leg.br_lei_ordinaria_n._3.446.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3819/quirinopolis.go.leg.br_lei_ordinaria_n._3.445.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3511/quirinopolis.go.leg.br_lei_n._3.406.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3351/quirinopolis.go.leg.br_lei_ordinaria_no_3.399.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3248/quirinopolis.go.leg.br_lei_ordinaria_no_3.394.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3249/quirinopolis.go.leg.br_lei_ordinaria_no_3.391.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3067/quirinopolis.go.leg.br_lei_n._3.384_de_30_de_marco_de_2021..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3046/quirinopolis.go.leg.br_lei_n._3.374_de_18_de_marco_de_2021..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2020/2508/quirinopolis.go.leg.br_lei_3355_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2019/1645/quirinopolis_go_leg_br_lei_3324_ldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2018/7/lei_3.282_-_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2017/45/lei_3.241_-_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2016/76/lei_3.211_-_2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2016/77/lei_3.211_-_2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2015/115/lei_3.171_-_2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2014/936/lei_3.129_-_2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2014/147/lei_3.105_-_2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2013/875/lei_3.062_-_2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2013/837/lei_3.024_-_2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2012/789/lei_2.968-2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2011/722/lei_2.891-2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2010/658/lei_2.827-2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2009/604/lei_2.773-2009.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2008/544/lei_2.715-2008.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2007/495/lei_2.664-2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2006/448/lei_2.615-2006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2005/390/lei_2.555-2005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2004/352/lei_2.517-2004.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2003/318/lei_2.482-2003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2002/286/lei_2.450-2002.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2001/205/lei_2.369-2001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2000/172/lei_2.333-2000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1999/1186/lei_2.272-1999.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1998/1159/lei_2.243-1998.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1998/1145/lei_2.229-1998.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1997/1131/lei_2.215-1997.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1996/1387/lei_-_2.118.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1995/1559/lei_2_078_1995.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1993/2107/quirinopolis.go.leg.br_lei_1.913_-_1993_-_autografo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1992/2062/quirinopolis.go.leg.br_lei_1.873_-_1992_-_autografo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1991/1587/lei_1_816_1991.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="203" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="202.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>