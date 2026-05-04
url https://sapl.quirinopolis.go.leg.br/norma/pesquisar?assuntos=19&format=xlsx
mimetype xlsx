--- v0 (2026-02-06)
+++ v1 (2026-05-04)
@@ -48,617 +48,617 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>LO</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/6671/quirinopolis.go.leg.br_lei_ordinaria_3695-2025_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao_com_anexo.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/6671/quirinopolis.go.leg.br_lei_ordinaria_3695-2025_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao_com_anexo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual - PPA do Município de Quirinópolis-GO, para o Quadriênio 2026-2029".</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/5754/quirinopolis.go.leg.br_lei_3633-2024_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/5754/quirinopolis.go.leg.br_lei_3633-2024_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021 e alterações – Plano Plurianual – PPA para o quadriênio 2022/2025, Lei nº 3.599/2024 de 20 de junho de 2024 e alteração – Lei de Diretrizes Orçamentária – LDO para 2025, Lei nº 3.632 de 17 de dezembro de 2024, Lei Orçamentária Anual – LOA para 2025, e dá outras providências”.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5683/quirinopolis.go.leg.br_lei_3624-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5683/quirinopolis.go.leg.br_lei_3624-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021 e alterações – Plano Plurianual – PPA para o quadriênio 2022/2025, Lei nº 3.531/2023 de 30 de junho de 2023 e alteração – Lei de Diretrizes Orçamentária – LDO para 2024, Lei nº 3.560 de 15 de dezembro de 2023, Lei Orçamentária Anual – LOA para 2024, e dá outras providências”.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5618/quirinopolis.go.leg.br_lei_3622-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5618/quirinopolis.go.leg.br_lei_3622-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Alteração da Lei nº 3.423/2021 Lei do Plano Plurianual – PPA 2022-2025 para o exercício de 2025″.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5497/quirinopolis.go.leg.br_lei_3606-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5497/quirinopolis.go.leg.br_lei_3606-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5496/quirinopolis.go.leg.br_lei_3605-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5496/quirinopolis.go.leg.br_lei_3605-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5408/quirinopolis.go.leg.br_lei_3598-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5408/quirinopolis.go.leg.br_lei_3598-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021 e alterações - Plano Plurianual - PPA para o quadriênio 2022/2025, Lei nº 3.531/2023 de 30 de junho de 2023 e alteração - Lei de Diretrizes Orçamentária - LDO para 2024, Lei nº 3.560 de 15 de dezembro de 2023, Lei Orçamentária Anual - LOA para 2024, e dá outras providências".</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5134/quirinopolis.go.leg.br_lei_3.558_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5134/quirinopolis.go.leg.br_lei_3.558_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Alteração da Lei nº 3.423/2021 Lei do Plano Plurianual – PPA 2022-2025 para o exercício de 2024".</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5051/quirinopolis.go.leg.br_lei_3.549_-_2023_-_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5051/quirinopolis.go.leg.br_lei_3.549_-_2023_-_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021 e alterações – Plano Plurianual – PPA para o quadriênio 2022/2025, Lei nº 3.464/2022 de 04 de julho de 2022 e alteração – Lei de Diretrizes Orçamentária – LDO para 2023, Lei nº 3.487 de 15 de dezembro de 2022, Lei Orçamentária Anual – LOA para 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/4595/quirinopolis.go.leg.br_lei_3505-2023_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/4595/quirinopolis.go.leg.br_lei_3505-2023_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021 e alterações – Plano Plurianual – PPA para o quadriênio 2022/2025, Lei nº 3.464/2022 de 04 de julho de 2022 e alteração – Lei de Diretrizes Orçamentária – LDO para 2023, Lei nº 3.487 de 15 de dezembro de 2022, Lei Orçamentária Anual – LOA para 2023, e dá outras providências”.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4427/quirinopolis.go.leg.br_lei_3483-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4427/quirinopolis.go.leg.br_lei_3483-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021, Plano Plurianual – PPA para o quadriênio 2022/2025, Lei nº 3.394/2021 alterada pela Lei nº 3.421/2021, de 17 de dezembro de 2021, Lei de Diretrizes Orçamentária – LDO para 2022, Lei nº 3.422/2021 de 17 de dezembro de 2021, Lei Orçamentária Anual – LOA para 2022, e dá outras providencias”</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/</t>
   </si>
   <si>
     <t>“Dispõe sobre Alteração da Lei nº 3.423/2021 Lei do Plano Plurianual – PPA 2022-2025, para o exercício de 2023".</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4347/quirinopolis.go.leg.br_lei_3468-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4347/quirinopolis.go.leg.br_lei_3468-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021, Plano Plurianual – PPA para o quadriênio 2022/2025, Lei nº 3.394/2021 alterada pela Lei nº 3.421/2021, de 17 de dezembro de 2021, Lei de Diretrizes Orçamentária – LDO para 2022, Lei nº 3.422/2021 de 17 de dezembro de 2021, Lei Orçamentária Anual – LOA para 2022, e dá outras providencias”.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4041/quirinopolis.go.leg.br_lei_3459-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4041/quirinopolis.go.leg.br_lei_3459-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021, Plano Plurianual – PPA para o quadriênio 2022/2025, Lei nº 3.394/2021 alterada pela Lei nº 3.421/2021, de 17 de dezembro de 2021, Lei de Diretrizes Orçamentária – LDO para 2022, Lei nº 3.422/2021 de 17 de dezembro de 2021, Lei Orçamentária Anual – LOA para 2022, e dá outras providencias"</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4040/quirinopolis.go.leg.br_lei_3458-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4040/quirinopolis.go.leg.br_lei_3458-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de créditos especiais e da outras providências”.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3820/quirinopolis.go.leg.br_lei_ordinaria_n._3.446.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3820/quirinopolis.go.leg.br_lei_ordinaria_n._3.446.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021, Plano Plurianual - PPA para o quadriênio 2022/2025, Lei nº 3.394/2021 alterada pela Lei nº 3.421/2021, de 17 de dezembro de 2021, Lei de Diretrizes Orçamentária - LDO para 2022, Lei nº 3.422/2021 de 17 de dezembro de 2021, Lei Orçamentária Anual - LOA para 2022, e dá outras providências".</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3819/quirinopolis.go.leg.br_lei_ordinaria_n._3.445.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3819/quirinopolis.go.leg.br_lei_ordinaria_n._3.445.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis nº 3.423/2021, de 17 de dezembro de 2021, Plano Plurianual - PPA para o quadriênio 2022/2025, Lei 3.394/2021 alterada pela Lei 3.421/2021, de 17 de dezembro de 2021, Lei Diretrizes Orçamentária - LDO para 2022, Lei nº 3.422/2021 de 17 de dezembro de 2021, Lei Orçamentaria Anual - LOA para 2022, e dá outras providencias".</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual do Munícipio de Quirinópolis-Go, para o período de 2022 a 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3511/quirinopolis.go.leg.br_lei_n._3.406.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3511/quirinopolis.go.leg.br_lei_n._3.406.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis nº 3.257/17, de 11 de dezembro de 2017, Plano Plurianual - PPA para 2018/20214 e alterações posteriores, Lei nº 3.355/20, de 09 de junho de 2020, Lei de Diretrizes Orçamentária - LDO para 2021, Lei nº 3.370/20 de 15 de dezembro de 2020, Lei Orçamentária Anual - LOA para 2021, e da outras providencias".</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3351/quirinopolis.go.leg.br_lei_ordinaria_no_3.399.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3351/quirinopolis.go.leg.br_lei_ordinaria_no_3.399.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis nº 3.257/17, de 11 de dezembro de 2017, Plano Plurianual - PPA para 2018/2021 e alterações posteriores, Lei nº 3.355/20, de 09 de junho de 2020, Lei Diretrizes Orçamentaria - LDO para 2021, Lei nº 3.370/20 de 15 de dezembro de 2020, Lei Orçamentária Anual - LOA para 2021 e da outras providências".</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3249/quirinopolis.go.leg.br_lei_ordinaria_no_3.391.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3249/quirinopolis.go.leg.br_lei_ordinaria_no_3.391.pdf</t>
   </si>
   <si>
     <t>'Altera as Leis nº 3.257/17, de 11 de dezembro de 2017, Plano Plurianual - PPA para 2018/2021 e alterações posteriores, Lei nº 3.355/20, de 09 de junho de 2020, Lei de Diretries Orçamentária - LDO para 2021, Lei nº 3.370/20 de 15 de dezembro de 2020, Lei Orçamentária Anual - LOA para 2021, e da outras providencias".</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3067/quirinopolis.go.leg.br_lei_n._3.384_de_30_de_marco_de_2021..pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3067/quirinopolis.go.leg.br_lei_n._3.384_de_30_de_marco_de_2021..pdf</t>
   </si>
   <si>
     <t>"Altera as Leis nº 3.257/17, de 11 de dezembro de 2017, Plano Plurinual - PPA para 2018/2021 e alterações posteriores, Lei nº 3.355/20, de 09 de junho de 2020, Lei de Diretrizes Orçamentária - LDO para 2021, Lei nº 3.370/20 de 15 de dezembro de 2020, Lei Orçamentaria Anual - LOA para 2021, e da outras providências".</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3046/quirinopolis.go.leg.br_lei_n._3.374_de_18_de_marco_de_2021..pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3046/quirinopolis.go.leg.br_lei_n._3.374_de_18_de_marco_de_2021..pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 3.257/17, de 11 de dezembro de 2017, Plano Plurianual – PPA para 2018/2021 e alterações posteriores, Lei nº 3.355/20, de 09 de junho de 2020, Lei de Diretrizes Orçamentária – LDO para 2021, Lei nº 3.370/20 de 15 de dezembro de 2020, Lei Orçamentária Anual – LOA para 2021, e da outras providencias.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2020/2876/quirinopolis.go.leg.br_lei_3369-otimizado.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2020/2876/quirinopolis.go.leg.br_lei_3369-otimizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Revisão da Lei 3257/2017 do Plano Plurianual do Município de Quirinópolis-Go, para o período de 2018 a 2021 e dá outras providências. (PPA)</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2019/2344/quirinopolis.go.leg.br_lei_3345.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2019/2344/quirinopolis.go.leg.br_lei_3345.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão da Lei 3257/2017 do Plano Plurianual do Município de Quirinópolis-Go, para o período de 2018 a 2021 de dá outras providências.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2018/1345/lei_-_3303.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2018/1345/lei_-_3303.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão da Lei 3257/2017 do Plano Plurianual do Município de Quirinópolis-Go, para o período de 2018 a 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2017/41/lei_3.257_-_2017.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2017/41/lei_3.257_-_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Quirinópolis-Go, para o período de 2018 a 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2016/78/lei_3.210_-_2016.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2016/78/lei_3.210_-_2016.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 3.078/2013 e contém outras providências (PPA)</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2015/116/lei_3.175_-_2015.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2015/116/lei_3.175_-_2015.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 3.078/2013 e contém outras providências._x000D_
 _x000D_
 Ficam alterados os anexos da Lei 3.078/2013, de 11 de dezembro de 2013, que instituiu o Plano Plurianual para o quadriênio 2014/2017, e posteriores alterações, em cumprimento ao disposto no art. 165, § 1º da Constituição Federal, para o período 2016/2017, na forma dos Anexos que acompanham esta Lei.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2014/945/lei_3.138_-_2014.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2014/945/lei_3.138_-_2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 3.078/2013 e contém outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2013/79/lei_3.078_-_2013.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2013/79/lei_3.078_-_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Quirinópolis-Go, para o período de 2014 a 2017 e dá outras providências (PPA)</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2012/805/lei_2.989-2012.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2012/805/lei_2.989-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão das ações e metas do Plano Plurianual do Município de Quirinópolis – GO, para o período de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2011/765/lei_2.938-2011.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2011/765/lei_2.938-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão das ações e metas do Plano Plurianual do Município de Quirinópolis – GO, para o período de 2012 a 2013, e dá outras providências,</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2010/701/lei_2.867-2010.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2010/701/lei_2.867-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão das ações e metas do Plano Plurianual do Município de Quirinópolis – GO, para o período de 2011 a 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2009/629/lei_2.798-2009.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2009/629/lei_2.798-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Quirinópolis-Go, para o período de 2010 a 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2008/583/lei_2.752-2008.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2008/583/lei_2.752-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão das ações e metas do Plano Plurianual do Município de Quirinópolis – GO, para o período de 2008 a 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2007/522/lei_2.692-2007.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2007/522/lei_2.692-2007.pdf</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2006/465/lei_2.633-2006.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2006/465/lei_2.633-2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão das ações e metas do Plano Plurianual do Município de Quirinópolis – GO, para o período de 2007 a 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2005/404/lei_2.571-2005.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2005/404/lei_2.571-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Quirinópolis-GO, para o período de 2006 a 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2004/368/lei_2.533-2004.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2004/368/lei_2.533-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações dos anexos do Plano Plurianual do município de Quirinópolis – GO., para o período de 2002 a 2005, e dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2002/302/lei_2.465-_2002.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2002/302/lei_2.465-_2002.pdf</t>
   </si>
   <si>
     <t>Altera Anexos da Lei nº 2.410, de 21 de dezembro de 2001, que dispõe sobre o Plurianual do Município de Quirinópolis, no exercício de 2002 a 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2001/245/lei_2.410-2001.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2001/245/lei_2.410-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Quirinópolis, Estado de Goiás, para o período de 2002 a 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1997/1130/lei_2.214-1997.pdf</t>
+    <t>http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1997/1130/lei_2.214-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o Município de Quirinópolis e contém outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -965,66 +965,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/6671/quirinopolis.go.leg.br_lei_ordinaria_3695-2025_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/5754/quirinopolis.go.leg.br_lei_3633-2024_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5683/quirinopolis.go.leg.br_lei_3624-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5618/quirinopolis.go.leg.br_lei_3622-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5497/quirinopolis.go.leg.br_lei_3606-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5496/quirinopolis.go.leg.br_lei_3605-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5408/quirinopolis.go.leg.br_lei_3598-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5134/quirinopolis.go.leg.br_lei_3.558_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5051/quirinopolis.go.leg.br_lei_3.549_-_2023_-_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/4595/quirinopolis.go.leg.br_lei_3505-2023_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4427/quirinopolis.go.leg.br_lei_3483-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4347/quirinopolis.go.leg.br_lei_3468-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4041/quirinopolis.go.leg.br_lei_3459-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4040/quirinopolis.go.leg.br_lei_3458-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3820/quirinopolis.go.leg.br_lei_ordinaria_n._3.446.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3819/quirinopolis.go.leg.br_lei_ordinaria_n._3.445.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3511/quirinopolis.go.leg.br_lei_n._3.406.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3351/quirinopolis.go.leg.br_lei_ordinaria_no_3.399.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3249/quirinopolis.go.leg.br_lei_ordinaria_no_3.391.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3067/quirinopolis.go.leg.br_lei_n._3.384_de_30_de_marco_de_2021..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3046/quirinopolis.go.leg.br_lei_n._3.374_de_18_de_marco_de_2021..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2020/2876/quirinopolis.go.leg.br_lei_3369-otimizado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2019/2344/quirinopolis.go.leg.br_lei_3345.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2018/1345/lei_-_3303.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2017/41/lei_3.257_-_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2016/78/lei_3.210_-_2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2015/116/lei_3.175_-_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2014/945/lei_3.138_-_2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2013/79/lei_3.078_-_2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2012/805/lei_2.989-2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2011/765/lei_2.938-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2010/701/lei_2.867-2010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2009/629/lei_2.798-2009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2008/583/lei_2.752-2008.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2007/522/lei_2.692-2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2006/465/lei_2.633-2006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2005/404/lei_2.571-2005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2004/368/lei_2.533-2004.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2002/302/lei_2.465-_2002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2001/245/lei_2.410-2001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1997/1130/lei_2.214-1997.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/6671/quirinopolis.go.leg.br_lei_ordinaria_3695-2025_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2025/5754/quirinopolis.go.leg.br_lei_3633-2024_norma_extraida_do_site_da_prefeitura_em_pdf_-_ass_digitalmente_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5683/quirinopolis.go.leg.br_lei_3624-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5618/quirinopolis.go.leg.br_lei_3622-2024_norma_extraida_do_site_da_prefeitura_em_pdf_ass_digitalmente_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5497/quirinopolis.go.leg.br_lei_3606-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5496/quirinopolis.go.leg.br_lei_3605-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2024/5408/quirinopolis.go.leg.br_lei_3598-2024_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5134/quirinopolis.go.leg.br_lei_3.558_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/5051/quirinopolis.go.leg.br_lei_3.549_-_2023_-_norma_digitalizada_em_pdf_original_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2023/4595/quirinopolis.go.leg.br_lei_3505-2023_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4427/quirinopolis.go.leg.br_lei_3483-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4347/quirinopolis.go.leg.br_lei_3468-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4041/quirinopolis.go.leg.br_lei_3459-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/4040/quirinopolis.go.leg.br_lei_3458-2022_norma_extraida_do_site_da_prefeitura_em_pdf_sem_alteracao_compilacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3820/quirinopolis.go.leg.br_lei_ordinaria_n._3.446.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2022/3819/quirinopolis.go.leg.br_lei_ordinaria_n._3.445.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3511/quirinopolis.go.leg.br_lei_n._3.406.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3351/quirinopolis.go.leg.br_lei_ordinaria_no_3.399.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3249/quirinopolis.go.leg.br_lei_ordinaria_no_3.391.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3067/quirinopolis.go.leg.br_lei_n._3.384_de_30_de_marco_de_2021..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2021/3046/quirinopolis.go.leg.br_lei_n._3.374_de_18_de_marco_de_2021..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2020/2876/quirinopolis.go.leg.br_lei_3369-otimizado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2019/2344/quirinopolis.go.leg.br_lei_3345.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2018/1345/lei_-_3303.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2017/41/lei_3.257_-_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2016/78/lei_3.210_-_2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2015/116/lei_3.175_-_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2014/945/lei_3.138_-_2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2013/79/lei_3.078_-_2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2012/805/lei_2.989-2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2011/765/lei_2.938-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2010/701/lei_2.867-2010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2009/629/lei_2.798-2009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2008/583/lei_2.752-2008.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2007/522/lei_2.692-2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2006/465/lei_2.633-2006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2005/404/lei_2.571-2005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2004/368/lei_2.533-2004.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2002/302/lei_2.465-_2002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/2001/245/lei_2.410-2001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quirinopolis.go.leg.br/media/sapl/public/normajuridica/1997/1130/lei_2.214-1997.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="214.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="213.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>