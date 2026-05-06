--- v0 (2026-03-14)
+++ v1 (2026-05-06)
@@ -10,80 +10,359 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="103">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA nº 7 de 2026</t>
   </si>
   <si>
-    <t>Ata Eletrônica da 7ª Sessão Ordinária 11-03-2026</t>
+    <t>Ata Eletrônica da 7ª Sessão Ordinária 11-03-2026 Retificada</t>
   </si>
   <si>
     <t>Não informada</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>VANESSA DA USINA</t>
+  </si>
+  <si>
+    <t>Altera a redação do Artigo 1º do Projeto de Lei Ordinária do Legislativo nº 03/2026, que regulamenta a denominação de prédios públicos, espaços públicos e logradouros no Município de Quirinópolis.</t>
+  </si>
+  <si>
+    <t>Proposição inclusa na Ordem do Dia (Votação Única)</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>RENATO RIBEIRO</t>
+  </si>
+  <si>
+    <t>Concede o prêmio “Mulher Destaque”, à Senhora Nahra Cristina Chaves, no município de Quirinópolis, estado de Goiás.</t>
+  </si>
+  <si>
+    <t>Proposição inclusa na Ordem do Dia (1ª Votação)</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>CASSIM DA USINA</t>
+  </si>
+  <si>
+    <t>“Concede o Prêmio ‘Mulher Destaque’ à senhora Carmélia Zoraide Mendes Freitas Novais e contém outras providências.”</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>NUBYANO ESPORTES</t>
+  </si>
+  <si>
+    <t>"Concede o prêmio “Mulher Destaque” à senhora Sheila Cristina de Carvalho Borges e contém outras providências”.</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>NERIN DA SAÚDE</t>
+  </si>
+  <si>
+    <t>"Concede o prêmio “Mulher Destaque” à Senhora Maria Zélia Teodoro Alves, no Município de Quirinópolis, Estado de Goiás"</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>DAIANE RIBEIRO</t>
+  </si>
+  <si>
+    <t>“Concede o prêmio “Mulher Destaque”, à Senhora Maria Luiza Custodio da Cruz Ribeiro, no município de Quirinópolis, estado de goiás”.</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>OSCAR JÚNIOR</t>
+  </si>
+  <si>
+    <t>Altera a alínea "a" do inciso IV do artigo 60 da Resolução nº 04/1990 (Regimento Interno da Câmara), e contém outras providências. (Faz adequação no quantitativo de assessores).</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>SARGENTO LACERDA,VANESSA DA USINA</t>
+  </si>
+  <si>
+    <t>Altera a Resolução nº 092/2025, de 25 de abril de 2025, para dispor sobre a submissão ao Plenário da Câmara Municipal de Quirinópolis das indicações para concessão da honraria aos profissionais da segurança pública, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>“Altera o art. 181 do Regimento Interno da Câmara Municipal de Quirinópolis, para ajustar o horário de início das Reuniões Ordinárias"</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Altera o Regimento Interno da Câmara Municipal de Quirinópolis para sistematizar a disciplina dos Decretos Legislativos e estabelecer requisitos objetivos de admissibilidade para a concessão de Títulos Honoríficos.</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Regulamenta, no âmbito da Câmara Municipal de Quirinópolis, a aplicação da Lei Federal nº 12.527, de 18 de novembro de 2011, institui o Serviço de Informação ao Cidadão – SIC, disciplina procedimentos de acesso à informação e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>Institui a Política de Governo Digital no âmbito da Câmara Municipal de Quirinópolis/GO e estabelece diretrizes para a digitalização dos serviços legislativos e administrativos.</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de edificação construída dentro da Unidade Básica de Saúde UBS IX – TONHO MARIQUINHA. (Área de Convivência Auro Vieira de Moraes)</t>
+  </si>
+  <si>
+    <t>Aguardando a inclusão na ordem do dia</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>SARGENTO LACERDA</t>
+  </si>
+  <si>
+    <t>“Regulamenta a denominação de prédios públicos, espaços públicos e outros no âmbito do município de Quirinópolis-GO ".</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI SUBSTITUTIVO nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Poder Executivo - PE</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI SUBSTITUTIVO, AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 05, DE 20 DE FEVEREIRO DE 2026 "Dispõe sobre a Política Municipal dos Direitos da Pessoa com Deficiência, cria o Conselho Municipal dos Direitos da Pessoa com Deficiência e o Fundo Municipal dos Direitos da Pessoa com Deficiência, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 43 de 2026</t>
+  </si>
+  <si>
+    <t>LUCAS COWBOY</t>
+  </si>
+  <si>
+    <t>“Solicita-se a criação de carteirinha de identificação para pessoas com fibromialgia, visando assegurar-lhes acessibilidade e atendimento preferencial no âmbito do município..”</t>
+  </si>
+  <si>
+    <t>Inclusa no EXPEDIENTE (Leitura) ORDEM DO DIA (Votação Única)</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 44 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita-se a implantação de mata-burros metálicos em depressões transversais (lombadas invertidas) na Avenida Paulino José dos Santos, ao lado do lago do Parque da Liberdade, visando melhorar as condições de tráfego, segurança viária e drenagem no local.</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 45 de 2026</t>
+  </si>
+  <si>
+    <t>DEUSENY FERREIRA</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a doação de uma área para a construção da sede da Equoterapia no município.</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 46 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas sobre rotas, quilometragem, contratos, custos e mecanismos de fiscalização do transporte escolar rural no Município de Quirinópolis-GO.</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 47 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita, em caráter de urgência, a realização de estudo técnico para implantação de faixa de pedestres nas imediações da Saneago, visando reforçar a segurança viária no local</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 48 de 2026</t>
+  </si>
+  <si>
+    <t>“Solicita em caráter de urgência, que seja realizada a roçagem e limpeza do Lote público localizado na divisa do Bairro Jardim Vitória com o Bairro Talismã, ao lado da quadra de esportes Professor Leon”.</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 49 de 2026</t>
+  </si>
+  <si>
+    <t>Requer o acompanhamento, por parte do Poder Executivo, das demandas levantadas nas missas das comunidades rurais, mediante designação de representante responsável para escutar as necessidades da população dessas regiões.</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 50 de 2026</t>
+  </si>
+  <si>
+    <t>“Requer a intensificação do serviço de fumacê como forma de prevenção à proliferação do mosquito Aedes Aegypti”.</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1º do Projeto de Lei nº 052/2025, de 03 de novembo de 2025.</t>
+  </si>
+  <si>
+    <t>Proposição inclusa no Expediente (Leitura)</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>“Altera e acresce dispositivos ao Projeto de Lei nº 24/2025, para aperfeiçoar o regime jurídico das concessões de direito real de uso de bens públicos municipais.”</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>CLEILTON RESENDE</t>
+  </si>
+  <si>
+    <t>"Concede o Prêmio “Mulher Destaque” à senhora Gislei D Aparecida Malaquias e contém outras providências."</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>"Concede o prêmio “Mulher Destaque”, à Senhora Delvania dos Santos Freitas Silva, no município de Quirinópolis, estado de goiás".</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO nº 12 de 2026</t>
+  </si>
+  <si>
+    <t>Aprova o Regimento Interno da Procuradoria da Mulher da Câmara Municipal de Quirinópolis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>JÚNIOR ALVES</t>
+  </si>
+  <si>
+    <t>“Institui o "Dia dos Artistas da Terra" no município Quirinópolis, destinado à valorização, promoção e reconhecimento dos artistas locais, em todas as suas expressões culturais.”</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Institui o Dia do Corretor de Imóveis no Calendário Oficial de Datas Comemorativas do Município de Quirinópolis, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>“Institui a política municipal de orientação sobre a síndrome de down e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão de QR code nas placas de identificação de logradouros públicos no Município de Quirinópolis, para acesso a informações históricas e da outras providências.</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO nº 12 de 2026</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o uso obrigatório de equipamentos de proteção individual pelos condutores de bicicletas elétricas, bicicletas motorizadas e equipamentos de mobilidade individual autopropelidos no Município de Quirinópolis; estabelece atribuição de fiscalização à Guarda Civil Municipal; prevê o recolhimento do veículo como medida administrativa em caso de descumprimento; institui procedimento especial para condutores menores de idade com acionamento do Conselho Tutelar; e cria programa municipal permanente de educação para o trânsito."</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o incentivo à criação de unidade da APAE (associação de pais e amigos dos excepcionais) no município de Quirinópolis-GO e dá outras providencias."</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o reajuste dos vencimentos dos ocupantes do cargo de Agentes Comunitários de Saúde (ACS) e Agente de Combate às Endemias (ACE) do Município de Quirinópolis - GO, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>MOÇÃO nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Engenheiro Agrônomo Felipe Carvalho Santos, em reconhecimento aos relevantes serviços prestados no município de Quirinópolis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -375,99 +654,979 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="51.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="36.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="57.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>4742</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3">
+        <v>4688</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>4712</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>4715</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>4722</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>4724</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>4741</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>4635</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>4636</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>4650</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>4686</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>4716</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>4737</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>4634</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>4655</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>4739</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>4751</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>4752</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" t="s">
+        <v>55</v>
+      </c>
+      <c r="E19" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>4753</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" t="s">
+        <v>61</v>
+      </c>
+      <c r="E20" t="s">
+        <v>62</v>
+      </c>
+      <c r="F20" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>4755</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>64</v>
+      </c>
+      <c r="F21" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>4756</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D22" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" t="s">
+        <v>66</v>
+      </c>
+      <c r="F22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>4760</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" t="s">
+        <v>67</v>
+      </c>
+      <c r="D23" t="s">
+        <v>49</v>
+      </c>
+      <c r="E23" t="s">
+        <v>68</v>
+      </c>
+      <c r="F23" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>4762</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D24" t="s">
+        <v>61</v>
+      </c>
+      <c r="E24" t="s">
+        <v>70</v>
+      </c>
+      <c r="F24" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>4763</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" t="s">
+        <v>49</v>
+      </c>
+      <c r="E25" t="s">
+        <v>72</v>
+      </c>
+      <c r="F25" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>4748</v>
+      </c>
+      <c r="B26" t="s">
+        <v>73</v>
+      </c>
+      <c r="C26" t="s">
+        <v>74</v>
+      </c>
+      <c r="D26" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" t="s">
+        <v>75</v>
+      </c>
+      <c r="F26" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>4750</v>
+      </c>
+      <c r="B27" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" t="s">
+        <v>77</v>
+      </c>
+      <c r="D27" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" t="s">
+        <v>78</v>
+      </c>
+      <c r="F27" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>4757</v>
+      </c>
+      <c r="B28" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" t="s">
+        <v>81</v>
+      </c>
+      <c r="F28" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>4758</v>
+      </c>
+      <c r="B29" t="s">
+        <v>73</v>
+      </c>
+      <c r="C29" t="s">
+        <v>82</v>
+      </c>
+      <c r="D29" t="s">
+        <v>55</v>
+      </c>
+      <c r="E29" t="s">
+        <v>83</v>
+      </c>
+      <c r="F29" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>4745</v>
+      </c>
+      <c r="B30" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" t="s">
+        <v>84</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>85</v>
+      </c>
+      <c r="F30" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>4743</v>
+      </c>
+      <c r="B31" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" t="s">
+        <v>86</v>
+      </c>
+      <c r="D31" t="s">
+        <v>87</v>
+      </c>
+      <c r="E31" t="s">
+        <v>88</v>
+      </c>
+      <c r="F31" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>4744</v>
+      </c>
+      <c r="B32" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32" t="s">
+        <v>87</v>
+      </c>
+      <c r="E32" t="s">
+        <v>90</v>
+      </c>
+      <c r="F32" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>4746</v>
+      </c>
+      <c r="B33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C33" t="s">
+        <v>91</v>
+      </c>
+      <c r="D33" t="s">
+        <v>31</v>
+      </c>
+      <c r="E33" t="s">
+        <v>92</v>
+      </c>
+      <c r="F33" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>4747</v>
+      </c>
+      <c r="B34" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" t="s">
+        <v>93</v>
+      </c>
+      <c r="D34" t="s">
+        <v>25</v>
+      </c>
+      <c r="E34" t="s">
+        <v>94</v>
+      </c>
+      <c r="F34" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>4749</v>
+      </c>
+      <c r="B35" t="s">
+        <v>73</v>
+      </c>
+      <c r="C35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D35" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35" t="s">
+        <v>96</v>
+      </c>
+      <c r="F35" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>4761</v>
+      </c>
+      <c r="B36" t="s">
+        <v>73</v>
+      </c>
+      <c r="C36" t="s">
+        <v>97</v>
+      </c>
+      <c r="D36" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F36" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>4764</v>
+      </c>
+      <c r="B37" t="s">
+        <v>73</v>
+      </c>
+      <c r="C37" t="s">
+        <v>99</v>
+      </c>
+      <c r="D37" t="s">
+        <v>52</v>
+      </c>
+      <c r="E37" t="s">
+        <v>100</v>
+      </c>
+      <c r="F37" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38">
+        <v>4751</v>
+      </c>
+      <c r="B38" t="s">
+        <v>73</v>
+      </c>
+      <c r="C38" t="s">
+        <v>54</v>
+      </c>
+      <c r="D38" t="s">
+        <v>55</v>
+      </c>
+      <c r="E38" t="s">
+        <v>56</v>
+      </c>
+      <c r="F38" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>4752</v>
+      </c>
+      <c r="B39" t="s">
+        <v>73</v>
+      </c>
+      <c r="C39" t="s">
+        <v>58</v>
+      </c>
+      <c r="D39" t="s">
+        <v>55</v>
+      </c>
+      <c r="E39" t="s">
+        <v>59</v>
+      </c>
+      <c r="F39" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>4753</v>
+      </c>
+      <c r="B40" t="s">
+        <v>73</v>
+      </c>
+      <c r="C40" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" t="s">
+        <v>61</v>
+      </c>
+      <c r="E40" t="s">
+        <v>62</v>
+      </c>
+      <c r="F40" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41">
+        <v>4755</v>
+      </c>
+      <c r="B41" t="s">
+        <v>73</v>
+      </c>
+      <c r="C41" t="s">
+        <v>63</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>64</v>
+      </c>
+      <c r="F41" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42">
+        <v>4756</v>
+      </c>
+      <c r="B42" t="s">
+        <v>73</v>
+      </c>
+      <c r="C42" t="s">
+        <v>65</v>
+      </c>
+      <c r="D42" t="s">
+        <v>25</v>
+      </c>
+      <c r="E42" t="s">
+        <v>66</v>
+      </c>
+      <c r="F42" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43">
+        <v>4760</v>
+      </c>
+      <c r="B43" t="s">
+        <v>73</v>
+      </c>
+      <c r="C43" t="s">
+        <v>67</v>
+      </c>
+      <c r="D43" t="s">
+        <v>49</v>
+      </c>
+      <c r="E43" t="s">
+        <v>68</v>
+      </c>
+      <c r="F43" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44">
+        <v>4762</v>
+      </c>
+      <c r="B44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C44" t="s">
+        <v>69</v>
+      </c>
+      <c r="D44" t="s">
+        <v>61</v>
+      </c>
+      <c r="E44" t="s">
+        <v>70</v>
+      </c>
+      <c r="F44" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45">
+        <v>4763</v>
+      </c>
+      <c r="B45" t="s">
+        <v>73</v>
+      </c>
+      <c r="C45" t="s">
+        <v>71</v>
+      </c>
+      <c r="D45" t="s">
+        <v>49</v>
+      </c>
+      <c r="E45" t="s">
+        <v>72</v>
+      </c>
+      <c r="F45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46">
+        <v>4754</v>
+      </c>
+      <c r="B46" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" t="s">
+        <v>101</v>
+      </c>
+      <c r="D46" t="s">
+        <v>55</v>
+      </c>
+      <c r="E46" t="s">
+        <v>102</v>
+      </c>
+      <c r="F46" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>